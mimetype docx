--- v0 (2026-06-10)
+++ v1 (2026-08-04)
@@ -1,214 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="0029716C" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="1A629B4A" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="0029716C" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="53EC26D8" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«____»_________________20</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">___                                        </w:t>
       </w:r>
       <w:r w:rsidR="00972115" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidR="00972115" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JSC Market Operator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="259B18D1" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">№ ______________________                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="4A13D66D" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D64E39">
+    <w:p w14:paraId="7615FEE4" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D82B21" w:rsidRPr="00C850DE" w:rsidRDefault="00C91249" w:rsidP="00D64E39">
+    <w:p w14:paraId="44E0753A" w14:textId="77777777" w:rsidR="00D82B21" w:rsidRPr="00C850DE" w:rsidRDefault="00C91249" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D82B21" w:rsidRPr="00C850DE" w:rsidRDefault="00C91249" w:rsidP="00C91249">
+    <w:p w14:paraId="71FE0A68" w14:textId="77777777" w:rsidR="00D82B21" w:rsidRPr="00C850DE" w:rsidRDefault="00C91249" w:rsidP="00C91249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on participation in the Day-Ahead market and the Intraday market</w:t>
       </w:r>
       <w:r w:rsidR="00D82B21" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D82B21" w:rsidRPr="00C850DE" w:rsidRDefault="00D82B21" w:rsidP="00D64E39">
+    <w:p w14:paraId="39E23DE7" w14:textId="77777777" w:rsidR="00D82B21" w:rsidRPr="00C850DE" w:rsidRDefault="00D82B21" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007D2DB6" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -230,64 +230,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D2DB6" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DAM/IDM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003517BD" w:rsidRPr="00C850DE" w:rsidRDefault="003517BD" w:rsidP="00D64E39">
+    <w:p w14:paraId="376DA627" w14:textId="77777777" w:rsidR="003517BD" w:rsidRPr="00C850DE" w:rsidRDefault="003517BD" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF2E73" w:rsidRPr="00C850DE" w:rsidRDefault="007D2DB6" w:rsidP="007D2DB6">
+    <w:p w14:paraId="048BFAD7" w14:textId="77777777" w:rsidR="00BF2E73" w:rsidRPr="00C850DE" w:rsidRDefault="007D2DB6" w:rsidP="007D2DB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The legal entity</w:t>
       </w:r>
       <w:r w:rsidR="003517BD" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -305,51 +305,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>individual entrepreneur</w:t>
       </w:r>
       <w:r w:rsidR="003517BD" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2E73" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2E73" w:rsidRPr="00C850DE" w:rsidRDefault="00BF2E73" w:rsidP="00BF2E73">
+    <w:p w14:paraId="0922C753" w14:textId="77777777" w:rsidR="00BF2E73" w:rsidRPr="00C850DE" w:rsidRDefault="00BF2E73" w:rsidP="00BF2E73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                </w:t>
       </w:r>
       <w:r w:rsidR="007D2DB6" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -366,51 +366,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007D2DB6" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>full name</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67A8B" w:rsidRPr="00C850DE" w:rsidRDefault="00182D95" w:rsidP="00BF2E73">
+    <w:p w14:paraId="16457DFE" w14:textId="77777777" w:rsidR="00C67A8B" w:rsidRPr="00C850DE" w:rsidRDefault="00182D95" w:rsidP="00BF2E73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="00112522" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -511,51 +511,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007D2DB6" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Applicant</w:t>
       </w:r>
       <w:r w:rsidR="00FD3437" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7056E" w:rsidRPr="00C850DE" w:rsidRDefault="000940B0" w:rsidP="00D64E39">
+    <w:p w14:paraId="02FF2DA7" w14:textId="77777777" w:rsidR="00F7056E" w:rsidRPr="00C850DE" w:rsidRDefault="000940B0" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">wishes to become a participant of the DAM/IDM and </w:t>
       </w:r>
       <w:r w:rsidR="0029716C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -649,95 +649,95 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the DAM/IDM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rules)</w:t>
       </w:r>
       <w:r w:rsidR="00F7056E" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0005343D" w:rsidRPr="00C850DE" w:rsidRDefault="0005343D" w:rsidP="00D64E39">
+    <w:p w14:paraId="128711DF" w14:textId="77777777" w:rsidR="0005343D" w:rsidRPr="00C850DE" w:rsidRDefault="0005343D" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E71B2" w:rsidRPr="00C850DE" w:rsidRDefault="0029716C" w:rsidP="00D64E39">
+    <w:p w14:paraId="62C56650" w14:textId="77777777" w:rsidR="003E71B2" w:rsidRPr="00C850DE" w:rsidRDefault="0029716C" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Application shall have attached thereto</w:t>
       </w:r>
       <w:r w:rsidR="00DA141C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F56C0" w:rsidRPr="00C850DE" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
+    <w:p w14:paraId="49F2F4C9" w14:textId="77777777" w:rsidR="009F56C0" w:rsidRPr="00C850DE" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
       <w:r w:rsidR="006A5AC5" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -786,51 +786,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 1 </w:t>
       </w:r>
       <w:r w:rsidR="00153D7D" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>copy</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F56C0" w:rsidRPr="00C850DE" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
+    <w:p w14:paraId="08A5A82D" w14:textId="77777777" w:rsidR="009F56C0" w:rsidRPr="00C850DE" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2. </w:t>
       </w:r>
       <w:r w:rsidR="005560BA" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -942,51 +942,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005560BA" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on __ sheet in 1 copy</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F56C0" w:rsidRPr="00C850DE" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
+    <w:p w14:paraId="56318211" w14:textId="77777777" w:rsidR="009F56C0" w:rsidRPr="00C850DE" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3. </w:t>
       </w:r>
       <w:r w:rsidR="005560BA" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1080,51 +1080,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005560BA" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on __ sheet in 1 copy</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1B4F" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
+    <w:p w14:paraId="44579719" w14:textId="77777777" w:rsidR="005E1B4F" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="005560BA" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1285,51 +1285,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on __ sheet in 1 copy</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64E39" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
+    <w:p w14:paraId="6F4C7A83" w14:textId="77777777" w:rsidR="00D64E39" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1342,59 +1342,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Certified</w:t>
       </w:r>
       <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> copy of the Applicant's constituent document on __ sheet in 1 copy</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4665F" w:rsidRPr="00E51946" w:rsidRDefault="005E1B4F" w:rsidP="00E4665F">
+    <w:p w14:paraId="6404EB06" w14:textId="77777777" w:rsidR="00E4665F" w:rsidRPr="00F95113" w:rsidRDefault="005E1B4F" w:rsidP="00E4665F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E4665F" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00C850DE" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1435,318 +1435,377 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>appointment</w:t>
       </w:r>
       <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> on __ sheet in 1 copy</w:t>
       </w:r>
       <w:r w:rsidR="00E4665F" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64E39" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="00D73701">
+    <w:p w14:paraId="2BB933B3" w14:textId="3A5ECA33" w:rsidR="00D64E39" w:rsidRDefault="005E1B4F" w:rsidP="00D73701">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>A current copy of E</w:t>
+        <w:t xml:space="preserve">A current copy of Extract from the </w:t>
+      </w:r>
+      <w:r w:rsidR="006259D0" w:rsidRPr="004545E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Unified State Register</w:t>
+      </w:r>
+      <w:r w:rsidR="006259D0" w:rsidRPr="006259D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73701" w:rsidRPr="006259D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Legal Entities, Individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2B81" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>entrepreneurs and Public Associations on __ sheet in 1 copy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C90446F" w14:textId="12CA1B8D" w:rsidR="00A15AA1" w:rsidRPr="00C850DE" w:rsidRDefault="00A15AA1" w:rsidP="00D73701">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Extract from the Unified State Register of Legal Entities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0130CB" w14:textId="77777777" w:rsidR="00D64E39" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="00D64E39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A copy of extract from the Register of Value Added </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tax payers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on __ sheet in 1 copy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B9C29F" w14:textId="77777777" w:rsidR="00B27AAC" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="00B27AAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00B27AAC" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>xcerpt</w:t>
+        <w:t>Copies of bank statements on opening of current account and current account with a special</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6C36BD" w14:textId="77777777" w:rsidR="00D64E39" w:rsidRPr="00C850DE" w:rsidRDefault="00B27AAC" w:rsidP="00B27AAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mode of use </w:t>
       </w:r>
       <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or Extract from the USR of Legal Entities, Individual</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>on __ sheet in 1 copy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7CB691" w14:textId="77777777" w:rsidR="009A0241" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="00E4665F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4665F" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27AAC" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originals or certified copies of powers of attorney </w:t>
       </w:r>
       <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>entrepreneurs and Public Associations on __ sheet in 1 copy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D64E39" w:rsidRPr="00C850DE">
+        <w:t>on __ sheet in 1 copy</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4665F" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D64E39" w:rsidRPr="00C850DE" w:rsidRDefault="005E1B4F" w:rsidP="00D64E39">
-[...182 lines deleted...]
-    <w:p w:rsidR="00702711" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00B27AAC">
+    <w:p w14:paraId="2174C493" w14:textId="77777777" w:rsidR="00702711" w:rsidRPr="00C850DE" w:rsidRDefault="00D72FD9" w:rsidP="00B27AAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1771,152 +1830,152 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of the letter confirming the status of a market participant </w:t>
       </w:r>
       <w:r w:rsidR="00D73701" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on __ sheet in 1 copy</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC1937" w:rsidRPr="00C850DE" w:rsidRDefault="00AC1937" w:rsidP="00D72FD9">
+    <w:p w14:paraId="17A60476" w14:textId="77777777" w:rsidR="00AC1937" w:rsidRPr="00C850DE" w:rsidRDefault="00AC1937" w:rsidP="00D72FD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00661947" w:rsidRPr="00C850DE" w:rsidRDefault="00E51946" w:rsidP="00D64E39">
+    <w:p w14:paraId="5705DA2A" w14:textId="77777777" w:rsidR="00661947" w:rsidRPr="00C850DE" w:rsidRDefault="00E51946" w:rsidP="00D64E39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Along with that</w:t>
       </w:r>
       <w:r w:rsidR="00B34DF0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, I confirm that</w:t>
       </w:r>
       <w:r w:rsidR="00FD3437" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00661947" w:rsidRPr="00C850DE" w:rsidRDefault="00B34DF0" w:rsidP="00B34DF0">
+    <w:p w14:paraId="168F590C" w14:textId="77777777" w:rsidR="00661947" w:rsidRPr="00C850DE" w:rsidRDefault="00B34DF0" w:rsidP="00B34DF0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>The applicant meets all the requirements of the DAM/IDM Rules and undertakes to comply with them</w:t>
       </w:r>
       <w:r w:rsidR="00661947" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00576128" w:rsidRPr="00C850DE" w:rsidRDefault="00B34DF0" w:rsidP="00B34DF0">
+    <w:p w14:paraId="1457E865" w14:textId="77777777" w:rsidR="00576128" w:rsidRPr="00C850DE" w:rsidRDefault="00B34DF0" w:rsidP="00B34DF0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -2073,51 +2132,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>supporting documents</w:t>
       </w:r>
       <w:r w:rsidR="00576128" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00182D95" w:rsidRPr="00C850DE" w:rsidRDefault="00780DE8" w:rsidP="00780DE8">
+    <w:p w14:paraId="0B7B25AA" w14:textId="77777777" w:rsidR="00182D95" w:rsidRPr="00C850DE" w:rsidRDefault="00780DE8" w:rsidP="00780DE8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -2130,73 +2189,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, the Applicant will notify the Joint-Stock Company “Market Operator” within the time limits determined by the DAM/IDM Rules</w:t>
       </w:r>
       <w:r w:rsidR="00B248CC" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA262E" w:rsidRPr="00C850DE" w:rsidRDefault="00DA262E" w:rsidP="00D64E39">
-[...21 lines deleted...]
-    <w:p w:rsidR="00B248CC" w:rsidRPr="00C850DE" w:rsidRDefault="00B248CC" w:rsidP="00D64E39">
+    <w:p w14:paraId="0E609C5D" w14:textId="77777777" w:rsidR="00DA262E" w:rsidRPr="00C850DE" w:rsidRDefault="00DA262E" w:rsidP="00D64E39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5B58B4" w14:textId="77777777" w:rsidR="00DA262E" w:rsidRPr="00C850DE" w:rsidRDefault="00DA262E" w:rsidP="00D64E39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A66BEB7" w14:textId="77777777" w:rsidR="00B248CC" w:rsidRPr="00C850DE" w:rsidRDefault="00B248CC" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="00DA141C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2217,51 +2276,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidR="00BF2E73" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B248CC" w:rsidRPr="00C850DE" w:rsidRDefault="007F6A21" w:rsidP="00D64E39">
+    <w:p w14:paraId="02AF5DB5" w14:textId="77777777" w:rsidR="00B248CC" w:rsidRPr="00C850DE" w:rsidRDefault="007F6A21" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                          (</w:t>
       </w:r>
       <w:r w:rsidR="00780DE8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2409,152 +2468,152 @@
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00780DE8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Surname and initials</w:t>
       </w:r>
       <w:r w:rsidR="00DA141C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B5231C" w:rsidRPr="00C850DE" w:rsidRDefault="00B5231C">
+    <w:p w14:paraId="1CAA9976" w14:textId="77777777" w:rsidR="00B5231C" w:rsidRPr="00C850DE" w:rsidRDefault="00B5231C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                            </w:t>
       </w:r>
       <w:r w:rsidR="00382ED3" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00382ED3" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Official seal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="57CDF9E4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="13F88F40" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="009E022C">
+    <w:p w14:paraId="419C418C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="009E022C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 1</w:t>
       </w:r>
       <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="009E022C">
+    <w:p w14:paraId="228B73A6" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="009E022C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4820"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to the statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2568,150 +2627,150 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on participation in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">DAM/IDM </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="5AE06E56" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="6EF5BA92" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              (</w:t>
       </w:r>
       <w:r w:rsidR="00382ED3" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>full or abbreviated name</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="6403715E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00831FBC">
+    <w:p w14:paraId="73210693" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Information on the Applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="55063707" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
       <w:r w:rsidR="00382ED3" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2722,162 +2781,162 @@
         <w:t>Requisites</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="67252742" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00831FBC">
+          <w:p w14:paraId="6A79EAAC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant's </w:t>
             </w:r>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>full name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="622CAE3C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="15D9FD22" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00382ED3">
+          <w:p w14:paraId="17600BA9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00382ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Applicant's</w:t>
             </w:r>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> abbreviated name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="5AAC0F76" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="40ED81FD" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00E02BAD">
+          <w:p w14:paraId="66D0BDF7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00382ED3" w:rsidP="00E02BAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Head</w:t>
             </w:r>
             <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -2895,70 +2954,70 @@
             </w:r>
             <w:r w:rsidR="00E02BAD" w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>name (fully</w:t>
             </w:r>
             <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="7114AAE8" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="7C7959E5" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
+          <w:p w14:paraId="72A09C8D" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -2967,258 +3026,258 @@
             </w:r>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>legal address</w:t>
             </w:r>
             <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="16A2BEAB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="24DD8425" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
+          <w:p w14:paraId="567A93BC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Postal address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="378282B7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="5E8AC78B" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
+          <w:p w14:paraId="612334DD" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="1EAFEFAF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="45737821" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
+          <w:p w14:paraId="0D15F777" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="1EC34D26" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="5A46691C" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="79D47535" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="66A16FAF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="5A3B3D86" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="2DB41C2A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2. </w:t>
       </w:r>
       <w:r w:rsidR="00E02BAD" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3228,114 +3287,114 @@
         </w:rPr>
         <w:t>Identification code</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="582C05D8" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
+          <w:p w14:paraId="71A952F8" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Identification code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="07E0DA86" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="2BE90E08" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="26CC053A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3. </w:t>
       </w:r>
       <w:r w:rsidR="00E02BAD" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3345,950 +3404,1098 @@
         </w:rPr>
         <w:t>EIC-code of market participant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="1748B185" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
+          <w:p w14:paraId="7BF13E02" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E02BAD" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>EIC-code of market participant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="70E4DEEA" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="5ACEEE31" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="7121C939" w14:textId="7B203E50" w:rsidR="00F95113" w:rsidRPr="004545E3" w:rsidRDefault="00F95113" w:rsidP="00F95113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C850DE">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004545E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4. </w:t>
       </w:r>
-      <w:r w:rsidR="00E02BAD" w:rsidRPr="00C850DE">
+      <w:r w:rsidRPr="004545E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ECRB-code of wholesale energy market participant</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="6662"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F95113" w:rsidRPr="004545E3" w14:paraId="5C1C10F5" w14:textId="77777777" w:rsidTr="005C2D62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="383195FB" w14:textId="1D8AAEAB" w:rsidR="00F95113" w:rsidRPr="004545E3" w:rsidRDefault="00F95113" w:rsidP="005C2D62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004545E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ECRB-code of wholesale energy market participant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="615384D7" w14:textId="77777777" w:rsidR="00F95113" w:rsidRPr="004545E3" w:rsidRDefault="00F95113" w:rsidP="005C2D62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55D01038" w14:textId="77777777" w:rsidR="00F95113" w:rsidRPr="004545E3" w:rsidRDefault="00F95113" w:rsidP="00831FBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F94B474" w14:textId="3B0A2C4C" w:rsidR="00831FBC" w:rsidRPr="004545E3" w:rsidRDefault="00F95113" w:rsidP="00831FBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004545E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00831FBC" w:rsidRPr="004545E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02BAD" w:rsidRPr="004545E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Bank account details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9993" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00862762">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="1732347B" w14:textId="77777777" w:rsidTr="00862762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00E670E7">
+          <w:p w14:paraId="16DB9A23" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00E670E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C850DE">
+            <w:r w:rsidRPr="004545E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Current account №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="01B4FBF2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="7C1403B0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9993" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00862762">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="38C70825" w14:textId="77777777" w:rsidTr="00862762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00E670E7">
+          <w:p w14:paraId="26DE5FD7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00E670E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Current account with a special mode of use </w:t>
             </w:r>
             <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="3C0F79F9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4690403E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="26FD6B55" w14:textId="3B8FD82D" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00F95113" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C850DE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>5. </w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00E670E7" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Licenses</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4323"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="4322E6F1" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
+          <w:p w14:paraId="630B696E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Type of activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00E670E7">
+          <w:p w14:paraId="47D87ABA" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00E670E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r w:rsidR="00E670E7" w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>of resolution on the issuance of license</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
+          <w:p w14:paraId="56E8FC46" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Date of resolution on the issuance of license</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="4129D61C" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="2D027967" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="52F833B1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="16E3EDE3" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="7D07D64C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4323"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="7B6E3C71" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
+          <w:p w14:paraId="30B5118E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Type of activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
+          <w:p w14:paraId="2D6F3673" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ of resolution on the issuance of license</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
+          <w:p w14:paraId="1E88A6A8" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00E670E7" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Date of resolution on the issuance of license</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="4C1B0F9D" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="4F11AAD8" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="73D3FA9B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="2641F9DB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4532D7B2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4A89A373" w14:textId="785E90C7" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00F95113" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C850DE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>6. </w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Authorized contact person</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="501D5064" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
+          <w:p w14:paraId="1D50602D" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Position and name (fully)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="2F865951" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="7A9D21DB" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
+          <w:p w14:paraId="0FA1EF9D" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="527200FF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="39DA4CD7" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="7928CBFC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="2D268573" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="06C2B990" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00862762">
+    <w:p w14:paraId="77557A8A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00862762">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________  </w:t>
       </w:r>
       <w:r w:rsidR="00862762" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________      ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="254AE6F0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                (</w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4346,215 +4553,215 @@
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                    (</w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Surname and initials</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="458A40C1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Official seal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="63E31576" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">«____»_________________20___ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="19BB388B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="3E74FCD2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidSect="009E022C">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="426" w:right="707" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
+    <w:p w14:paraId="2913D357" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 2</w:t>
       </w:r>
       <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
+    <w:p w14:paraId="789F7C48" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">to the statement on participation in the DAM/IDM </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="196FC188" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="6F603D1E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4574,63 +4781,63 @@
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>full or abbreviated name</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="5A15A960" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
+    <w:p w14:paraId="0C0F9CEC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information on</w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4659,741 +4866,741 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on behalf of the Applicant </w:t>
       </w:r>
       <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4E03C36E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3065"/>
         <w:gridCol w:w="3314"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="78C9F89B" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00BC1825">
+          <w:p w14:paraId="016D278F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Name (fully)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00BC1825">
+          <w:p w14:paraId="53934F32" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="55521E7C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Е-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00BC1825">
+          <w:p w14:paraId="4A6860E0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00FA3A04">
+          <w:p w14:paraId="21594572" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00FA3A04" w:rsidP="00FA3A04">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature sample </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="7E945EC7" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="77535C79" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="540F8C0F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="737D1042" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1FE5BB00" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="4B43AEC3" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="494BC652" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1D0506BC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="64E0194F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="0437E2B0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="6F003E7F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="776A6FB1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="7B3D915A" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="7B041CB7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="67CE8C05" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="79DE7940" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="66DE797E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="7FE7D0AE" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="6094958E" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="03FE2A80" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="48B12D44" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="50226F75" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="541AA89B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1DC318A1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="61C07723" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3F3A43D9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3949BED0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="5D2A0961" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="30B6A395" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="69AE60B2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="53EC5D01" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="2FA757D3" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="41E118E3" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="73849122" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3FC0A8EE" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="5D1D9BBC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="2DB8C3CF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2844" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="243CAAE0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________     ______________________          ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="46742293" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -5433,114 +5640,114 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)                                                                                           (</w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Surname and initials</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="705F3B04" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Official seal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="1067EB96" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«____»_________________20___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="7DC598F4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2844" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="2089C313" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>* -</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
@@ -5568,166 +5775,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the Applicant</w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B51808" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>shall be indicated</w:t>
       </w:r>
       <w:r w:rsidR="00CB45F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">: to sign the </w:t>
+      </w:r>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00CB45F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to sign the </w:t>
+        <w:t xml:space="preserve">tatement on participation in the DAM/IDM, </w:t>
       </w:r>
       <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB45F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement on participation in the DAM/IDM, changes, additional agreements, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
+      <w:r w:rsidR="006A0A98" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ervices acceptance-transfer acts,</w:t>
+      </w:r>
       <w:r w:rsidR="00CB45F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">tatement on participation in the DAM/IDM, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
+      <w:r w:rsidR="006A0A98" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>cts of electricity purchase and sale at the DAM/IDM</w:t>
+      </w:r>
       <w:r w:rsidR="00CB45F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">greement on participation in the DAM/IDM, changes, additional agreements, </w:t>
-[...6 lines deleted...]
-        <w:t>S</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006A0A98" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ervices acceptance-transfer acts,</w:t>
+        <w:t>settlement</w:t>
       </w:r>
       <w:r w:rsidR="00CB45F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>A</w:t>
+        <w:t xml:space="preserve">s, </w:t>
       </w:r>
       <w:r w:rsidR="006A0A98" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>cts of electricity purchase and sale at the DAM/IDM</w:t>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00CB45F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>provide complaints and other documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="600D823F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   - </w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>if a person who is not a head</w:t>
       </w:r>
       <w:r w:rsidR="00DD68B8" w:rsidRPr="00C850DE">
@@ -5779,193 +5979,193 @@
         </w:rPr>
         <w:t>o them</w:t>
       </w:r>
       <w:r w:rsidR="006A0A98" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, it is necessary to add the original or a certified copy of the corresponding power of attorney to the </w:t>
       </w:r>
       <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Statement on participation in the DAM/IDM</w:t>
       </w:r>
       <w:r w:rsidR="00C305E6" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C305E6" w:rsidRPr="00C850DE" w:rsidRDefault="00C305E6" w:rsidP="00C305E6">
+    <w:p w14:paraId="014A9CA2" w14:textId="77777777" w:rsidR="00C305E6" w:rsidRPr="00C850DE" w:rsidRDefault="00C305E6" w:rsidP="00C305E6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00D47D29" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
       <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> who sign the Services acceptance-transfer acts and /or Acts of electricity purchase and sale at the DAM/IDM, must have a Qualified Electronic Signature (QES) as representatives of a legal entity (Applicant). QES certificates should</w:t>
       </w:r>
       <w:r w:rsidR="000916FB" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> be sent to the e-mail address: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="000916FB" w:rsidRPr="00C850DE">
+        <w:r w:rsidR="000916FB" w:rsidRPr="00F95113">
           <w:rPr>
-            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>certs@oree.com.ua</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="26679BFD" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="6FD80808" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="4DB91F6B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidSect="00831FBC">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1276" w:right="425" w:bottom="851" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
+    <w:p w14:paraId="51F71B85" w14:textId="77777777" w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
+    <w:p w14:paraId="0FE79A61" w14:textId="77777777" w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to the statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5979,123 +6179,123 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on participation in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">DAM/IDM </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
+    <w:p w14:paraId="431A45A4" w14:textId="77777777" w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
+    <w:p w14:paraId="61EE8C94" w14:textId="77777777" w:rsidR="009E022C" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="009E022C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              (full or abbreviated name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="1793E81A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="203BFB39" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="00831FBC">
+    <w:p w14:paraId="38218203" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Information on th</w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -6115,491 +6315,491 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>transactions</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on electricity purchase and sale at the DAM/IDM </w:t>
       </w:r>
       <w:r w:rsidR="00831FBC" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="788591CA" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="12C19F67" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="00BC1825">
+          <w:p w14:paraId="3736F762" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Name (fully)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="52BD2DF6" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Е-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="00BC1825">
+          <w:p w14:paraId="3E991B85" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="009E022C" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="664E5917" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="290CDCFB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="6D864340" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="52CEE5AF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="7B690114" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="66BCC47C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="72CAAFEC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="64CBD9A2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="0E8BCF39" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="065B4552" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="767F0160" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="0164AEA0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="0DAFBF47" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="24997FCC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="2FC87C08" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="394B029B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="0E7C0F15" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="2A49C330" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="6AD1CB59" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="0D72F70B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="264121EB" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="485B40F1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="6FD72CBF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="2CDC9B5E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="2BBEF3C3" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="579A4CF1" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_________________________   ______________________   _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="55868FDE" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -6639,135 +6839,135 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)                                                           (</w:t>
       </w:r>
       <w:r w:rsidR="009E022C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Surname and initials</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="264A1B15" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="009E022C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Official seal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="03FDA988" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="355D8306" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«____»_________________20___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="5F7854FE" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="00831FBC">
+    <w:p w14:paraId="26618FFB" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="008B33C0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="07DD65C1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="008B33C0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">**- </w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>the personnel</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
@@ -6908,394 +7108,396 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">eated in the Market operator`s </w:t>
       </w:r>
       <w:r w:rsidR="00DD68B8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>software system</w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>shall be indicated</w:t>
+        <w:t xml:space="preserve"> shall be indicated</w:t>
       </w:r>
       <w:r w:rsidR="00DD68B8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="53956139" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>if a person is not a head but</w:t>
       </w:r>
       <w:r w:rsidR="00DD68B8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> authorized to sign agreements on electricity purchase and sale and changes to them, it is necessary to add the original or a certified copy of the corresponding power of attorney to the Statement on participation in the DAM/IDM;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="24BFA5D2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>the personnel</w:t>
       </w:r>
       <w:r w:rsidR="00DD68B8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> listed in this table must have a Qualified Electronic Signature (QES) as representatives of a legal entity (Applicant). QES certificates should be sent to the e-mail address: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00C850DE">
+        <w:r w:rsidRPr="00F95113">
           <w:rPr>
-            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>certs@oree.com.ua</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00082CEE" w:rsidRPr="00C850DE">
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="00082CEE" w:rsidRPr="00F95113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="67492228" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE">
+    <w:p w14:paraId="7BB0538F" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="36829EE5" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="4C167A1A" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="15571928" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="2AA71249" w14:textId="77777777" w:rsidR="00F95113" w:rsidRPr="00C850DE" w:rsidRDefault="00F95113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="496CC19D" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="6C4C72B5" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="4BD97F51" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="71F6201D" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="0A3AE2A3" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="1015427D" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="1AA45C86" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="2E7E537A" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="3F553E25" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="443DEE94" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="16F67524" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="07F8A399" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="68A8DCED" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
+    <w:p w14:paraId="313060B7" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27FB268C" w14:textId="77777777" w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
+    <w:p w14:paraId="69028912" w14:textId="77777777" w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to the statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7309,119 +7511,119 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on participation in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">DAM/IDM </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
+    <w:p w14:paraId="21516AEE" w14:textId="77777777" w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
+    <w:p w14:paraId="4B7FFBCF" w14:textId="77777777" w:rsidR="000A5BC0" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="000A5BC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              (full or abbreviated name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="07EC1BC1" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="07F16FA4" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="00082CEE">
+    <w:p w14:paraId="5454A6B7" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Information on th</w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>e Applicant's authorized personnel</w:t>
@@ -7446,456 +7648,456 @@
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on electricity purchase and sale at the DAM/IDM </w:t>
       </w:r>
       <w:r w:rsidR="00082CEE" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="00521995" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00082CEE">
+    <w:p w14:paraId="4E8CA6E7" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-32"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2546"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w14:paraId="1FD70728" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="00496B0E">
+          <w:p w14:paraId="04EBBF64" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Name (fully)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="631A2024" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Е-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="00496B0E">
+          <w:p w14:paraId="7C4FE37C" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="000A5BC0" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C850DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w14:paraId="0D662A10" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="173A4DCB" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="32C72A6E" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="1DB394F5" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w14:paraId="3B421B6C" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="23685DFD" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="75EA72E5" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="3E46C00A" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w14:paraId="098388F4" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="7222C543" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="3AF6A309" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="22D96850" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w14:paraId="3C017B2C" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="16299B7C" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="553EA948" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="5FF102B3" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w14:paraId="4CE098F0" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="1FDF2146" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="4E0C4F8C" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="495494E3" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="00C850DE" w14:paraId="493D0941" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="5F580C2C" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="4FD7DDC8" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="27642DC8" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00C850DE" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E1B4F" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE" w:rsidP="005E1B4F">
+    <w:p w14:paraId="4598D3E9" w14:textId="77777777" w:rsidR="005E1B4F" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE" w:rsidP="005E1B4F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00496B0E" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
@@ -7905,51 +8107,51 @@
         </w:rPr>
         <w:t xml:space="preserve">*- </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>is submitted</w:t>
       </w:r>
       <w:r w:rsidR="008025B0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> as needed</w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="007B3D27" w:rsidP="007B3D27">
+    <w:p w14:paraId="13066E8F" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="007B3D27" w:rsidP="007B3D27">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
@@ -7977,324 +8179,308 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> on electricity purchase and sale at the DAM/IDM</w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>in the Market operator`s software</w:t>
       </w:r>
       <w:r w:rsidR="008025B0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> including viewing/downloading invoices of fixed payment for participation in the DAM/IDM, viewing/downloading invoices of</w:t>
+        <w:t>, including viewing/downloading invoices of fixed payment for participation in the DAM/IDM, viewing/downloading invoices of</w:t>
       </w:r>
       <w:r w:rsidR="00AE2B81" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> payment for purchase and sale transactions on the DAM/IDM, and for </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>whom</w:t>
       </w:r>
       <w:r w:rsidR="00AE2B81" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> accounting entries should be created in the Market operator`s software system</w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...6 lines deleted...]
-        <w:t>shall be indicated</w:t>
+        <w:t>, shall be indicated</w:t>
       </w:r>
       <w:r w:rsidR="00082CEE" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE" w:rsidP="00082CEE">
+    <w:p w14:paraId="78CC206A" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE" w:rsidP="00082CEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>the personnel</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="000916FB" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> listed in this table must have a Qualified Electronic Signature (QES) as representatives of a legal entity (Applicant). QES certificates should be sent to the e-mail address:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00C850DE">
+        <w:r w:rsidRPr="00F95113">
           <w:rPr>
-            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>certs@oree.com.ua</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C850DE">
-[...1 lines deleted...]
-          <w:rStyle w:val="a7"/>
+      <w:r w:rsidRPr="00F95113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F15F3F" w:rsidRPr="00C850DE" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
+    <w:p w14:paraId="4A0472C0" w14:textId="77777777" w:rsidR="00F15F3F" w:rsidRPr="00C850DE" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15F3F" w:rsidRPr="00C850DE" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
+    <w:p w14:paraId="27B30D7D" w14:textId="77777777" w:rsidR="00F15F3F" w:rsidRPr="00C850DE" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15F3F" w:rsidRPr="00C850DE" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
+    <w:p w14:paraId="1B1930CE" w14:textId="77777777" w:rsidR="00F15F3F" w:rsidRPr="00C850DE" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
+    <w:p w14:paraId="307211C0" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_________________________   ______________________   _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
+    <w:p w14:paraId="231FAE18" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(Position)                                                                (Signature)                                                           (Surname and initials)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
+    <w:p w14:paraId="1166A32B" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     Official seal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
+    <w:p w14:paraId="298E50EF" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
+    <w:p w14:paraId="53C3B006" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«____»_________________20___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE" w:rsidP="00F169FD">
+    <w:p w14:paraId="1544AFCC" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidSect="000B3EE3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -8304,51 +8490,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D00B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="750E35DA"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9202,176 +9388,183 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="168448932">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1446077473">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1608274599">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="468866606">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1711416788">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="779494910">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="55443971">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="33359509">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="802776376">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00182D95"/>
     <w:rsid w:val="00042027"/>
     <w:rsid w:val="00051556"/>
     <w:rsid w:val="0005343D"/>
+    <w:rsid w:val="00074BB5"/>
     <w:rsid w:val="00082CEE"/>
     <w:rsid w:val="000916FB"/>
     <w:rsid w:val="000940B0"/>
     <w:rsid w:val="000A0FE0"/>
     <w:rsid w:val="000A5BC0"/>
     <w:rsid w:val="000B660B"/>
     <w:rsid w:val="000D5902"/>
     <w:rsid w:val="000D602B"/>
     <w:rsid w:val="000E7892"/>
     <w:rsid w:val="001062F7"/>
     <w:rsid w:val="00112522"/>
     <w:rsid w:val="00122384"/>
     <w:rsid w:val="001246FB"/>
     <w:rsid w:val="00130591"/>
     <w:rsid w:val="00146C3D"/>
     <w:rsid w:val="00153D7D"/>
     <w:rsid w:val="00167061"/>
     <w:rsid w:val="00182D95"/>
     <w:rsid w:val="00183F49"/>
     <w:rsid w:val="001963E5"/>
     <w:rsid w:val="001B534E"/>
     <w:rsid w:val="001C0B37"/>
     <w:rsid w:val="001C5BC5"/>
     <w:rsid w:val="001D7B31"/>
     <w:rsid w:val="001F54E7"/>
     <w:rsid w:val="001F72BA"/>
     <w:rsid w:val="00201177"/>
     <w:rsid w:val="00206EBA"/>
     <w:rsid w:val="002116A9"/>
     <w:rsid w:val="00211817"/>
     <w:rsid w:val="00215C9A"/>
     <w:rsid w:val="0024666E"/>
     <w:rsid w:val="00265A51"/>
     <w:rsid w:val="00271AFD"/>
     <w:rsid w:val="00271D4D"/>
     <w:rsid w:val="0029716C"/>
+    <w:rsid w:val="002A5D26"/>
     <w:rsid w:val="002C3B91"/>
     <w:rsid w:val="002C61A5"/>
     <w:rsid w:val="002D73B2"/>
     <w:rsid w:val="00302D4D"/>
     <w:rsid w:val="00332D8D"/>
     <w:rsid w:val="0034064A"/>
     <w:rsid w:val="00347C21"/>
     <w:rsid w:val="003517BD"/>
     <w:rsid w:val="003537D5"/>
     <w:rsid w:val="00366956"/>
     <w:rsid w:val="00381ADE"/>
     <w:rsid w:val="00382ED3"/>
     <w:rsid w:val="0038738F"/>
     <w:rsid w:val="00390FFE"/>
     <w:rsid w:val="003C4927"/>
     <w:rsid w:val="003E4572"/>
     <w:rsid w:val="003E596F"/>
     <w:rsid w:val="003E71B2"/>
+    <w:rsid w:val="004545E3"/>
     <w:rsid w:val="0045737A"/>
     <w:rsid w:val="00484B04"/>
     <w:rsid w:val="0048647D"/>
     <w:rsid w:val="00496B0E"/>
     <w:rsid w:val="004B7A26"/>
     <w:rsid w:val="004C5D3F"/>
     <w:rsid w:val="004D5107"/>
     <w:rsid w:val="004F664F"/>
     <w:rsid w:val="00521995"/>
     <w:rsid w:val="00546779"/>
     <w:rsid w:val="005560BA"/>
     <w:rsid w:val="00564C3A"/>
     <w:rsid w:val="00576128"/>
     <w:rsid w:val="00576F7F"/>
     <w:rsid w:val="005867E4"/>
     <w:rsid w:val="005A283C"/>
     <w:rsid w:val="005A32F0"/>
     <w:rsid w:val="005B21A6"/>
     <w:rsid w:val="005E1B4F"/>
     <w:rsid w:val="00610727"/>
     <w:rsid w:val="00610800"/>
     <w:rsid w:val="00615465"/>
     <w:rsid w:val="006200D3"/>
+    <w:rsid w:val="006259D0"/>
     <w:rsid w:val="0063418B"/>
+    <w:rsid w:val="00645ABD"/>
     <w:rsid w:val="00661947"/>
     <w:rsid w:val="00677D38"/>
     <w:rsid w:val="006842C9"/>
     <w:rsid w:val="00694958"/>
     <w:rsid w:val="006A0A98"/>
     <w:rsid w:val="006A5AC5"/>
     <w:rsid w:val="006D4E1C"/>
     <w:rsid w:val="00702711"/>
     <w:rsid w:val="00737F65"/>
     <w:rsid w:val="00740B39"/>
     <w:rsid w:val="007574F6"/>
     <w:rsid w:val="00760876"/>
     <w:rsid w:val="00763762"/>
     <w:rsid w:val="00780DE8"/>
     <w:rsid w:val="007A0EDC"/>
     <w:rsid w:val="007B3D27"/>
     <w:rsid w:val="007C402B"/>
     <w:rsid w:val="007D2DB6"/>
     <w:rsid w:val="007D44D8"/>
     <w:rsid w:val="007E2739"/>
     <w:rsid w:val="007F0E86"/>
     <w:rsid w:val="007F6A21"/>
     <w:rsid w:val="008025B0"/>
     <w:rsid w:val="00806896"/>
     <w:rsid w:val="00807BB8"/>
@@ -9380,186 +9573,189 @@
     <w:rsid w:val="00836863"/>
     <w:rsid w:val="0085543B"/>
     <w:rsid w:val="00861DEE"/>
     <w:rsid w:val="00862762"/>
     <w:rsid w:val="008A0218"/>
     <w:rsid w:val="008A03A9"/>
     <w:rsid w:val="008B33C0"/>
     <w:rsid w:val="008E12CA"/>
     <w:rsid w:val="008E7BC5"/>
     <w:rsid w:val="00910EFC"/>
     <w:rsid w:val="00922418"/>
     <w:rsid w:val="00943314"/>
     <w:rsid w:val="00944F80"/>
     <w:rsid w:val="00960F7C"/>
     <w:rsid w:val="00972115"/>
     <w:rsid w:val="00984C4D"/>
     <w:rsid w:val="00996B29"/>
     <w:rsid w:val="009A0241"/>
     <w:rsid w:val="009C3E26"/>
     <w:rsid w:val="009D2F1F"/>
     <w:rsid w:val="009E022C"/>
     <w:rsid w:val="009E03F8"/>
     <w:rsid w:val="009F56C0"/>
     <w:rsid w:val="009F5DEF"/>
     <w:rsid w:val="00A10D81"/>
+    <w:rsid w:val="00A15AA1"/>
     <w:rsid w:val="00A21581"/>
     <w:rsid w:val="00A257E5"/>
     <w:rsid w:val="00A36785"/>
     <w:rsid w:val="00A410FC"/>
     <w:rsid w:val="00A61898"/>
     <w:rsid w:val="00A6704D"/>
     <w:rsid w:val="00A97DB0"/>
     <w:rsid w:val="00A97DF3"/>
     <w:rsid w:val="00AC1937"/>
     <w:rsid w:val="00AC5A47"/>
     <w:rsid w:val="00AD523E"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B011BD"/>
     <w:rsid w:val="00B141E9"/>
     <w:rsid w:val="00B175C4"/>
     <w:rsid w:val="00B248CC"/>
     <w:rsid w:val="00B27AAC"/>
     <w:rsid w:val="00B345C2"/>
     <w:rsid w:val="00B34DF0"/>
     <w:rsid w:val="00B51808"/>
     <w:rsid w:val="00B5231C"/>
     <w:rsid w:val="00B6169F"/>
     <w:rsid w:val="00B66C55"/>
     <w:rsid w:val="00B833A5"/>
     <w:rsid w:val="00B8370B"/>
     <w:rsid w:val="00B83D29"/>
     <w:rsid w:val="00BA3389"/>
     <w:rsid w:val="00BB4560"/>
     <w:rsid w:val="00BB4911"/>
     <w:rsid w:val="00BB4A1C"/>
     <w:rsid w:val="00BC1D43"/>
     <w:rsid w:val="00BC43E8"/>
     <w:rsid w:val="00BD034C"/>
     <w:rsid w:val="00BF2E73"/>
     <w:rsid w:val="00C05617"/>
     <w:rsid w:val="00C158CD"/>
     <w:rsid w:val="00C305E6"/>
     <w:rsid w:val="00C37E69"/>
     <w:rsid w:val="00C51150"/>
     <w:rsid w:val="00C51BC4"/>
     <w:rsid w:val="00C67A8B"/>
     <w:rsid w:val="00C743F6"/>
     <w:rsid w:val="00C850DE"/>
     <w:rsid w:val="00C85E59"/>
     <w:rsid w:val="00C91249"/>
+    <w:rsid w:val="00CB0E68"/>
     <w:rsid w:val="00CB45F0"/>
     <w:rsid w:val="00CF4008"/>
     <w:rsid w:val="00D002EA"/>
     <w:rsid w:val="00D24CD0"/>
     <w:rsid w:val="00D47D29"/>
     <w:rsid w:val="00D64E39"/>
     <w:rsid w:val="00D72FD9"/>
     <w:rsid w:val="00D73701"/>
     <w:rsid w:val="00D76E85"/>
     <w:rsid w:val="00D76F0E"/>
     <w:rsid w:val="00D82B21"/>
     <w:rsid w:val="00D95AC0"/>
     <w:rsid w:val="00DA141C"/>
     <w:rsid w:val="00DA262E"/>
     <w:rsid w:val="00DC6029"/>
     <w:rsid w:val="00DD68B8"/>
     <w:rsid w:val="00DE6257"/>
     <w:rsid w:val="00E02BAD"/>
     <w:rsid w:val="00E05097"/>
     <w:rsid w:val="00E1283F"/>
     <w:rsid w:val="00E264A5"/>
     <w:rsid w:val="00E31966"/>
     <w:rsid w:val="00E4665F"/>
     <w:rsid w:val="00E51946"/>
     <w:rsid w:val="00E61980"/>
     <w:rsid w:val="00E670E7"/>
     <w:rsid w:val="00E85DAE"/>
     <w:rsid w:val="00EA4C49"/>
     <w:rsid w:val="00EA6CF7"/>
     <w:rsid w:val="00EB28D2"/>
     <w:rsid w:val="00EB5858"/>
     <w:rsid w:val="00F07CE5"/>
     <w:rsid w:val="00F15F3F"/>
     <w:rsid w:val="00F169FD"/>
     <w:rsid w:val="00F62A04"/>
     <w:rsid w:val="00F7056E"/>
+    <w:rsid w:val="00F95113"/>
     <w:rsid w:val="00F97941"/>
     <w:rsid w:val="00FA3A04"/>
     <w:rsid w:val="00FA6B4D"/>
     <w:rsid w:val="00FB08E2"/>
     <w:rsid w:val="00FD3437"/>
     <w:rsid w:val="00FD5099"/>
     <w:rsid w:val="00FD6184"/>
     <w:rsid w:val="00FE599F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="073E15E7"/>
+  <w14:docId w14:val="07777FAD"/>
   <w15:docId w15:val="{F26D60EB-AADC-44E8-8DE1-D1217991AEC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9887,50 +10083,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00082CEE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1937"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="uk-UA"/>
@@ -9989,94 +10190,94 @@
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C51BC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Текст выноски Знак"/>
+    <w:name w:val="Текст у виносці Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C51BC4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00AC1937"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00831FBC"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17053516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="63456527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10609,83 +10810,83 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F5251F2-09C3-435B-985E-FF300C6BE9A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1502</Words>
-  <Characters>8562</Characters>
+  <Words>6514</Words>
+  <Characters>3714</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
+  <Lines>30</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Название</vt:lpstr>
+        <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Назва</vt:lpstr>
+        <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10044</CharactersWithSpaces>
+  <CharactersWithSpaces>10208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Цепкалова Тетяна Анатоліївна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>