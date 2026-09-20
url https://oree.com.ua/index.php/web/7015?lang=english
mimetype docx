--- v1 (2026-08-04)
+++ v2 (2026-09-20)
@@ -2237,260 +2237,317 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="00DA141C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">___     </w:t>
+        <w:t>___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA141C" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00BF2E73" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidR="003E71B2" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidR="00BF2E73" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AF5DB5" w14:textId="77777777" w:rsidR="00B248CC" w:rsidRPr="00C850DE" w:rsidRDefault="007F6A21" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                          (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00780DE8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">)                                        </w:t>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r w:rsidR="00EB28D2" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00EB28D2" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB28D2" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00780DE8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">)    </w:t>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB28D2" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00EB28D2" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">              </w:t>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00347C21" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00780DE8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Surname and initials</w:t>
       </w:r>
       <w:r w:rsidR="00DA141C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CAA9976" w14:textId="77777777" w:rsidR="00B5231C" w:rsidRPr="00C850DE" w:rsidRDefault="00B5231C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -3380,52 +3437,64 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3. </w:t>
       </w:r>
       <w:r w:rsidR="00E02BAD" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>EIC-code of market participant</w:t>
-      </w:r>
+        <w:t xml:space="preserve">EIC-code of market </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E02BAD" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00831FBC" w:rsidRPr="00C850DE" w14:paraId="1748B185" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
@@ -4423,159 +4492,216 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06C2B990" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77557A8A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00862762">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________  </w:t>
       </w:r>
       <w:r w:rsidR="00862762" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________________________      ________________________</w:t>
+        <w:t xml:space="preserve"> __________________________      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254AE6F0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>)                                                                          (</w:t>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">)                      </w:t>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="00862762" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    (</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Surname and initials</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458A40C1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -4592,58 +4718,69 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Official seal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E31576" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">«____»_________________20___ </w:t>
+        <w:t>«____»_________________20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BB388B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E74FCD2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5553,185 +5690,258 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="243CAAE0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>___________________________________     ______________________          ___________________________________</w:t>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ______________________          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46742293" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">)                                                                                                   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(Signature</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>)                                                                                           (</w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Surname and initials</w:t>
+        <w:t>(Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Surname and initials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705F3B04" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A04" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Official seal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1067EB96" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C850DE">
-[...6 lines deleted...]
-        <w:t>«____»_________________20___</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____»_________________20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC598F4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2844" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2089C313" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6016,51 +6226,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00D47D29" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
       <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who sign the Services acceptance-transfer acts and /or Acts of electricity purchase and sale at the DAM/IDM, must have a Qualified Electronic Signature (QES) as representatives of a legal entity (Applicant). QES certificates should</w:t>
+        <w:t xml:space="preserve"> who sign the Services acceptance-transfer acts and /or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Acts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of electricity purchase and sale at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>the DAM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>IDM,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must have a Qualified Electronic Signature (QES) as representatives of a legal entity (Applicant). QES certificates should</w:t>
       </w:r>
       <w:r w:rsidR="000916FB" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> be sent to the e-mail address: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="000916FB" w:rsidRPr="00F95113">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>certs@oree.com.ua</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -6745,141 +7003,194 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BBEF3C3" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="579A4CF1" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C850DE">
-[...6 lines deleted...]
-        <w:t>_________________________   ______________________   _____________________________</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________   ______________________   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55868FDE" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009E022C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>)                                                                (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E022C" w:rsidRPr="00C850DE">
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Signature</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>)                                                           (</w:t>
+        <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:r w:rsidR="009E022C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Surname and initials</w:t>
+        <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E022C" w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Surname and initials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264A1B15" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="009E022C" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6890,84 +7201,95 @@
         <w:t>Official seal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FDA988" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="355D8306" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C850DE">
-[...6 lines deleted...]
-        <w:t>«____»_________________20___</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____»_________________20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7854FE" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26618FFB" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00C850DE" w:rsidRDefault="003E4572" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DD65C1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="008B33C0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="07DD65C1" w14:textId="7A0E2097" w:rsidR="00831FBC" w:rsidRPr="008B33C0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">**- </w:t>
       </w:r>
       <w:r w:rsidR="00B51808">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>the personnel</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
@@ -7003,86 +7325,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, to make changes, to submit, deactivate and cancel DAM/IDM orders, to make settlements with the </w:t>
       </w:r>
       <w:r w:rsidR="00201177" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">arket operator, including </w:t>
       </w:r>
       <w:r w:rsidR="00DD68B8" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">viewing/ downloading </w:t>
+        <w:t xml:space="preserve">viewing/downloading </w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>financial documents</w:t>
       </w:r>
       <w:r w:rsidR="00201177" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> formed on the basis of the</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> result of </w:t>
       </w:r>
       <w:r w:rsidR="00201177" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">electricity purchase and sale </w:t>
       </w:r>
-      <w:r w:rsidR="00564C3A" w:rsidRPr="00C850DE">
+      <w:r w:rsidR="00564C3A" w:rsidRPr="00AE0D64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>transactions</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11379" w:rsidRPr="00AE0D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11379" w:rsidRPr="00AE0D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and documents related to the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A533F" w:rsidRPr="00AE0D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>surveillance</w:t>
+      </w:r>
+      <w:r w:rsidR="004A533F" w:rsidRPr="00AE0D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11379" w:rsidRPr="00AE0D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>procedures for the operation of the DAM</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11379" w:rsidRPr="00AE0D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11379" w:rsidRPr="00AE0D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>IDM</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for </w:t>
       </w:r>
       <w:r w:rsidR="008B33C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>whom</w:t>
       </w:r>
       <w:r w:rsidR="00AC5A47" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00201177" w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7223,91 +7594,69 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67492228" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00C850DE" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB0538F" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36829EE5" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="2AA71249" w14:textId="77777777" w:rsidR="00F95113" w:rsidRDefault="00F95113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C167A1A" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70079F8F" w14:textId="77777777" w:rsidR="00343F2F" w:rsidRPr="00343F2F" w:rsidRDefault="00343F2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...21 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="496CC19D" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C4C72B5" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00C850DE" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8321,140 +8670,222 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B1930CE" w14:textId="77777777" w:rsidR="00F15F3F" w:rsidRPr="00C850DE" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307211C0" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C850DE">
-[...6 lines deleted...]
-        <w:t>_________________________   ______________________   _____________________________</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________   ______________________   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231FAE18" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(Position)                                                                (Signature)                                                           (Surname and initials)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Position)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (Signature)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Surname and initials)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1166A32B" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C850DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     Official seal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298E50EF" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53C3B006" w14:textId="77777777" w:rsidR="00F169FD" w:rsidRPr="00C850DE" w:rsidRDefault="00F169FD" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C850DE">
-[...6 lines deleted...]
-        <w:t>«____»_________________20___</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____»_________________20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C850DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1544AFCC" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidRDefault="00082CEE" w:rsidP="00F169FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00082CEE" w:rsidRPr="00C850DE" w:rsidSect="000B3EE3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8473,50 +8904,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D00B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="750E35DA"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -9420,51 +9852,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="468866606">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1711416788">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="779494910">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="55443971">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="33359509">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="802776376">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00182D95"/>
     <w:rsid w:val="00042027"/>
     <w:rsid w:val="00051556"/>
     <w:rsid w:val="0005343D"/>
     <w:rsid w:val="00074BB5"/>
     <w:rsid w:val="00082CEE"/>
     <w:rsid w:val="000916FB"/>
     <w:rsid w:val="000940B0"/>
     <w:rsid w:val="000A0FE0"/>
     <w:rsid w:val="000A5BC0"/>
     <w:rsid w:val="000B660B"/>
     <w:rsid w:val="000D5902"/>
@@ -9480,69 +9912,72 @@
     <w:rsid w:val="00167061"/>
     <w:rsid w:val="00182D95"/>
     <w:rsid w:val="00183F49"/>
     <w:rsid w:val="001963E5"/>
     <w:rsid w:val="001B534E"/>
     <w:rsid w:val="001C0B37"/>
     <w:rsid w:val="001C5BC5"/>
     <w:rsid w:val="001D7B31"/>
     <w:rsid w:val="001F54E7"/>
     <w:rsid w:val="001F72BA"/>
     <w:rsid w:val="00201177"/>
     <w:rsid w:val="00206EBA"/>
     <w:rsid w:val="002116A9"/>
     <w:rsid w:val="00211817"/>
     <w:rsid w:val="00215C9A"/>
     <w:rsid w:val="0024666E"/>
     <w:rsid w:val="00265A51"/>
     <w:rsid w:val="00271AFD"/>
     <w:rsid w:val="00271D4D"/>
     <w:rsid w:val="0029716C"/>
     <w:rsid w:val="002A5D26"/>
     <w:rsid w:val="002C3B91"/>
     <w:rsid w:val="002C61A5"/>
     <w:rsid w:val="002D73B2"/>
     <w:rsid w:val="00302D4D"/>
+    <w:rsid w:val="00307F7E"/>
     <w:rsid w:val="00332D8D"/>
     <w:rsid w:val="0034064A"/>
+    <w:rsid w:val="00343F2F"/>
     <w:rsid w:val="00347C21"/>
     <w:rsid w:val="003517BD"/>
     <w:rsid w:val="003537D5"/>
     <w:rsid w:val="00366956"/>
     <w:rsid w:val="00381ADE"/>
     <w:rsid w:val="00382ED3"/>
     <w:rsid w:val="0038738F"/>
     <w:rsid w:val="00390FFE"/>
     <w:rsid w:val="003C4927"/>
     <w:rsid w:val="003E4572"/>
     <w:rsid w:val="003E596F"/>
     <w:rsid w:val="003E71B2"/>
     <w:rsid w:val="004545E3"/>
     <w:rsid w:val="0045737A"/>
     <w:rsid w:val="00484B04"/>
     <w:rsid w:val="0048647D"/>
     <w:rsid w:val="00496B0E"/>
+    <w:rsid w:val="004A533F"/>
     <w:rsid w:val="004B7A26"/>
     <w:rsid w:val="004C5D3F"/>
     <w:rsid w:val="004D5107"/>
     <w:rsid w:val="004F664F"/>
     <w:rsid w:val="00521995"/>
     <w:rsid w:val="00546779"/>
     <w:rsid w:val="005560BA"/>
     <w:rsid w:val="00564C3A"/>
     <w:rsid w:val="00576128"/>
     <w:rsid w:val="00576F7F"/>
     <w:rsid w:val="005867E4"/>
     <w:rsid w:val="005A283C"/>
     <w:rsid w:val="005A32F0"/>
     <w:rsid w:val="005B21A6"/>
     <w:rsid w:val="005E1B4F"/>
     <w:rsid w:val="00610727"/>
     <w:rsid w:val="00610800"/>
     <w:rsid w:val="00615465"/>
     <w:rsid w:val="006200D3"/>
     <w:rsid w:val="006259D0"/>
     <w:rsid w:val="0063418B"/>
     <w:rsid w:val="00645ABD"/>
     <w:rsid w:val="00661947"/>
     <w:rsid w:val="00677D38"/>
     <w:rsid w:val="006842C9"/>
@@ -9551,150 +9986,156 @@
     <w:rsid w:val="006A5AC5"/>
     <w:rsid w:val="006D4E1C"/>
     <w:rsid w:val="00702711"/>
     <w:rsid w:val="00737F65"/>
     <w:rsid w:val="00740B39"/>
     <w:rsid w:val="007574F6"/>
     <w:rsid w:val="00760876"/>
     <w:rsid w:val="00763762"/>
     <w:rsid w:val="00780DE8"/>
     <w:rsid w:val="007A0EDC"/>
     <w:rsid w:val="007B3D27"/>
     <w:rsid w:val="007C402B"/>
     <w:rsid w:val="007D2DB6"/>
     <w:rsid w:val="007D44D8"/>
     <w:rsid w:val="007E2739"/>
     <w:rsid w:val="007F0E86"/>
     <w:rsid w:val="007F6A21"/>
     <w:rsid w:val="008025B0"/>
     <w:rsid w:val="00806896"/>
     <w:rsid w:val="00807BB8"/>
     <w:rsid w:val="008316B6"/>
     <w:rsid w:val="00831FBC"/>
     <w:rsid w:val="00836863"/>
     <w:rsid w:val="0085543B"/>
     <w:rsid w:val="00861DEE"/>
+    <w:rsid w:val="0086210B"/>
     <w:rsid w:val="00862762"/>
     <w:rsid w:val="008A0218"/>
     <w:rsid w:val="008A03A9"/>
     <w:rsid w:val="008B33C0"/>
     <w:rsid w:val="008E12CA"/>
     <w:rsid w:val="008E7BC5"/>
     <w:rsid w:val="00910EFC"/>
     <w:rsid w:val="00922418"/>
     <w:rsid w:val="00943314"/>
     <w:rsid w:val="00944F80"/>
     <w:rsid w:val="00960F7C"/>
     <w:rsid w:val="00972115"/>
     <w:rsid w:val="00984C4D"/>
     <w:rsid w:val="00996B29"/>
     <w:rsid w:val="009A0241"/>
     <w:rsid w:val="009C3E26"/>
     <w:rsid w:val="009D2F1F"/>
     <w:rsid w:val="009E022C"/>
     <w:rsid w:val="009E03F8"/>
     <w:rsid w:val="009F56C0"/>
     <w:rsid w:val="009F5DEF"/>
     <w:rsid w:val="00A10D81"/>
     <w:rsid w:val="00A15AA1"/>
     <w:rsid w:val="00A21581"/>
     <w:rsid w:val="00A257E5"/>
     <w:rsid w:val="00A36785"/>
     <w:rsid w:val="00A410FC"/>
     <w:rsid w:val="00A61898"/>
     <w:rsid w:val="00A6704D"/>
     <w:rsid w:val="00A97DB0"/>
     <w:rsid w:val="00A97DF3"/>
     <w:rsid w:val="00AC1937"/>
     <w:rsid w:val="00AC5A47"/>
     <w:rsid w:val="00AD523E"/>
+    <w:rsid w:val="00AE0D64"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B011BD"/>
     <w:rsid w:val="00B141E9"/>
     <w:rsid w:val="00B175C4"/>
     <w:rsid w:val="00B248CC"/>
     <w:rsid w:val="00B27AAC"/>
     <w:rsid w:val="00B345C2"/>
     <w:rsid w:val="00B34DF0"/>
     <w:rsid w:val="00B51808"/>
     <w:rsid w:val="00B5231C"/>
     <w:rsid w:val="00B6169F"/>
     <w:rsid w:val="00B66C55"/>
     <w:rsid w:val="00B833A5"/>
     <w:rsid w:val="00B8370B"/>
     <w:rsid w:val="00B83D29"/>
     <w:rsid w:val="00BA3389"/>
     <w:rsid w:val="00BB4560"/>
     <w:rsid w:val="00BB4911"/>
     <w:rsid w:val="00BB4A1C"/>
     <w:rsid w:val="00BC1D43"/>
     <w:rsid w:val="00BC43E8"/>
+    <w:rsid w:val="00BC7528"/>
     <w:rsid w:val="00BD034C"/>
     <w:rsid w:val="00BF2E73"/>
     <w:rsid w:val="00C05617"/>
     <w:rsid w:val="00C158CD"/>
     <w:rsid w:val="00C305E6"/>
     <w:rsid w:val="00C37E69"/>
     <w:rsid w:val="00C51150"/>
     <w:rsid w:val="00C51BC4"/>
     <w:rsid w:val="00C67A8B"/>
     <w:rsid w:val="00C743F6"/>
     <w:rsid w:val="00C850DE"/>
     <w:rsid w:val="00C85E59"/>
     <w:rsid w:val="00C91249"/>
     <w:rsid w:val="00CB0E68"/>
     <w:rsid w:val="00CB45F0"/>
     <w:rsid w:val="00CF4008"/>
     <w:rsid w:val="00D002EA"/>
+    <w:rsid w:val="00D11379"/>
     <w:rsid w:val="00D24CD0"/>
+    <w:rsid w:val="00D41E8F"/>
     <w:rsid w:val="00D47D29"/>
     <w:rsid w:val="00D64E39"/>
     <w:rsid w:val="00D72FD9"/>
     <w:rsid w:val="00D73701"/>
     <w:rsid w:val="00D76E85"/>
     <w:rsid w:val="00D76F0E"/>
     <w:rsid w:val="00D82B21"/>
     <w:rsid w:val="00D95AC0"/>
     <w:rsid w:val="00DA141C"/>
     <w:rsid w:val="00DA262E"/>
     <w:rsid w:val="00DC6029"/>
     <w:rsid w:val="00DD68B8"/>
     <w:rsid w:val="00DE6257"/>
     <w:rsid w:val="00E02BAD"/>
     <w:rsid w:val="00E05097"/>
     <w:rsid w:val="00E1283F"/>
     <w:rsid w:val="00E264A5"/>
     <w:rsid w:val="00E31966"/>
     <w:rsid w:val="00E4665F"/>
     <w:rsid w:val="00E51946"/>
     <w:rsid w:val="00E61980"/>
     <w:rsid w:val="00E670E7"/>
     <w:rsid w:val="00E85DAE"/>
     <w:rsid w:val="00EA4C49"/>
     <w:rsid w:val="00EA6CF7"/>
     <w:rsid w:val="00EB28D2"/>
     <w:rsid w:val="00EB5858"/>
+    <w:rsid w:val="00EF23CD"/>
     <w:rsid w:val="00F07CE5"/>
     <w:rsid w:val="00F15F3F"/>
     <w:rsid w:val="00F169FD"/>
     <w:rsid w:val="00F62A04"/>
     <w:rsid w:val="00F7056E"/>
     <w:rsid w:val="00F95113"/>
     <w:rsid w:val="00F97941"/>
     <w:rsid w:val="00FA3A04"/>
     <w:rsid w:val="00FA6B4D"/>
     <w:rsid w:val="00FB08E2"/>
     <w:rsid w:val="00FD3437"/>
     <w:rsid w:val="00FD5099"/>
     <w:rsid w:val="00FD6184"/>
     <w:rsid w:val="00FE599F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -10813,80 +11254,80 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F5251F2-09C3-435B-985E-FF300C6BE9A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>6514</Words>
-  <Characters>3714</Characters>
+  <Words>6567</Words>
+  <Characters>3744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10208</CharactersWithSpaces>
+  <CharactersWithSpaces>10291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Цепкалова Тетяна Анатоліївна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>