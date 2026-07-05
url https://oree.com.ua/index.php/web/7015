--- v0 (2026-05-17)
+++ v1 (2026-07-05)
@@ -1,580 +1,415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D72FD9" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
-[...10 lines deleted...]
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="00D72FD9" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="368C2661" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00D86BD8" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A91BB9" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00D72FD9" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">«____»_________________20___ р.                                        </w:t>
       </w:r>
+      <w:r w:rsidR="003712C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
       <w:r w:rsidR="00042027">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>АТ</w:t>
       </w:r>
       <w:r w:rsidR="00BD034C" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Оператор ринку»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D72FD9" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="279962CC" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№ ______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="00E4665F" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="426FF6BD" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00E4665F" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D72FD9" w:rsidRPr="00E4665F" w:rsidRDefault="00D72FD9" w:rsidP="00D64E39">
+    <w:p w14:paraId="5C598733" w14:textId="77777777" w:rsidR="00D72FD9" w:rsidRPr="00E4665F" w:rsidRDefault="00D72FD9" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D82B21" w:rsidRPr="00E4665F" w:rsidRDefault="00D82B21" w:rsidP="00D64E39">
+    <w:p w14:paraId="71A4A7DC" w14:textId="77777777" w:rsidR="00D82B21" w:rsidRPr="00E4665F" w:rsidRDefault="00D82B21" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D82B21" w:rsidRPr="00E4665F" w:rsidRDefault="00694958" w:rsidP="00D64E39">
+    <w:p w14:paraId="54C8982F" w14:textId="77777777" w:rsidR="00D82B21" w:rsidRPr="00E4665F" w:rsidRDefault="00694958" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
       <w:r w:rsidR="00D82B21" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> участь у ринку «на добу наперед» та внутрішньодобово</w:t>
       </w:r>
       <w:r w:rsidR="00E264A5" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>му</w:t>
       </w:r>
       <w:r w:rsidR="00D82B21" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ринку </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D82B21" w:rsidRPr="00E4665F" w:rsidRDefault="00D82B21" w:rsidP="00D64E39">
+    <w:p w14:paraId="2E832741" w14:textId="77777777" w:rsidR="00D82B21" w:rsidRPr="00E4665F" w:rsidRDefault="00D82B21" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(далі - РДН/ВДР)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003517BD" w:rsidRPr="00E4665F" w:rsidRDefault="003517BD" w:rsidP="00D64E39">
+    <w:p w14:paraId="7885BCD4" w14:textId="77777777" w:rsidR="003517BD" w:rsidRPr="00E4665F" w:rsidRDefault="003517BD" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF2E73" w:rsidRDefault="003517BD" w:rsidP="00BF2E73">
+    <w:p w14:paraId="3DAA1783" w14:textId="77777777" w:rsidR="00166E13" w:rsidRDefault="00166E13" w:rsidP="00166E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Юридична особа/ФОП </w:t>
       </w:r>
-      <w:r w:rsidR="00BF2E73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF2E73" w:rsidRDefault="00BF2E73" w:rsidP="00BF2E73">
+    <w:p w14:paraId="4154D83A" w14:textId="77777777" w:rsidR="00166E13" w:rsidRDefault="00166E13" w:rsidP="00166E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>повне найменування</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67A8B" w:rsidRPr="00E4665F" w:rsidRDefault="00182D95" w:rsidP="00BF2E73">
+    <w:p w14:paraId="6EF80887" w14:textId="77777777" w:rsidR="00166E13" w:rsidRPr="00E4665F" w:rsidRDefault="00166E13" w:rsidP="00166E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_________</w:t>
-[...7 lines deleted...]
-        <w:t>______</w:t>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_______________</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>(далі – Заявник)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7056E" w:rsidRPr="00E4665F" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
+    <w:p w14:paraId="3C6C0C9E" w14:textId="77777777" w:rsidR="00166E13" w:rsidRPr="00E4665F" w:rsidRDefault="00166E13" w:rsidP="00166E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>б</w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> ринку</w:t>
+        <w:t xml:space="preserve">бажає стати учасником РДН/ВДР та пропонує укласти Договір про </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...83 lines deleted...]
-    <w:p w:rsidR="0005343D" w:rsidRPr="00E4665F" w:rsidRDefault="0005343D" w:rsidP="00D64E39">
+        <w:t xml:space="preserve">участь у ринку «на добу наперед» та внутрішньодобовому ринку відповідно до Правил ринку «на добу наперед» та внутрішньодобового ринку, затверджених постановою НКРЕКП від 14.03.2018 № 308 (далі – Правила РДН/ВДР). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182CE0B1" w14:textId="77777777" w:rsidR="0005343D" w:rsidRPr="00E4665F" w:rsidRDefault="0005343D" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E71B2" w:rsidRPr="00E4665F" w:rsidRDefault="00DA141C" w:rsidP="00D64E39">
+    <w:p w14:paraId="0CB4B13C" w14:textId="77777777" w:rsidR="003E71B2" w:rsidRPr="00E4665F" w:rsidRDefault="00DA141C" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">До цієї заяви додаються: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F56C0" w:rsidRPr="00E4665F" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
+    <w:p w14:paraId="0AFFF07D" w14:textId="77777777" w:rsidR="009F56C0" w:rsidRPr="00E4665F" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
       <w:r w:rsidR="003C4927" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Додаток</w:t>
       </w:r>
@@ -586,54 +421,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="003C4927" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> до заяви </w:t>
       </w:r>
       <w:r w:rsidR="00AC1937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(інформація щодо Заявника) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009F56C0" w:rsidRPr="00E4665F" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
+        <w:t xml:space="preserve">на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B9ACE6" w14:textId="77777777" w:rsidR="009F56C0" w:rsidRPr="00E4665F" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Додаток 2 до заяви </w:t>
       </w:r>
       <w:r w:rsidR="00AC1937" w:rsidRPr="00AC1937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -654,54 +507,72 @@
         <w:t>нформація щодо керівника та уповноважених осіб,</w:t>
       </w:r>
       <w:r w:rsidR="00AC1937" w:rsidRPr="00AC1937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> які мають право підписувати договори та вчиняти дії від імені Заявника)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009F56C0" w:rsidRPr="00BC43E8" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
+        <w:t xml:space="preserve">на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492AC3F4" w14:textId="77777777" w:rsidR="009F56C0" w:rsidRPr="00BC43E8" w:rsidRDefault="009F56C0" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Додаток 3 до </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">заяви </w:t>
@@ -780,87 +651,107 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">електричної енергії </w:t>
       </w:r>
       <w:r w:rsidR="00AC1937" w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на РДН/ВДР)</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на __ </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A36785" w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">арк. </w:t>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A36785" w:rsidRPr="00BC43E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в 1 прим.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1B4F" w:rsidRPr="00957F9F" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
+    <w:p w14:paraId="08AC3DA9" w14:textId="29DAACB7" w:rsidR="005E1B4F" w:rsidRPr="00957F9F" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6135">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Додаток 4 </w:t>
       </w:r>
       <w:r w:rsidR="00D24CD0" w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D24CD0" w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>надається за необхідності</w:t>
@@ -990,240 +881,405 @@
       <w:r w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>з купівлі-продажу електричної енергії на РДН/</w:t>
       </w:r>
       <w:r w:rsidR="001963E5" w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ВДР</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>) на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
+        <w:t xml:space="preserve">) на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC43E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC43E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C643F3" w14:textId="77777777" w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="005E1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00D72FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Завірена к</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>опія установчого документу Заявника на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E4665F" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00E4665F">
+        <w:t xml:space="preserve">опія установчого документу Заявника на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B29AD07" w14:textId="77777777" w:rsidR="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00E4665F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E4665F" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00D72FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Завірена к</w:t>
       </w:r>
       <w:r w:rsidR="00E4665F" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>опія рішення про призначення керівника Заявника на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00D64E39">
+        <w:t xml:space="preserve">опія рішення про призначення керівника Заявника на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E4665F" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E4665F" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DFA0AA" w14:textId="764E0A52" w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="00397B3A" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6135">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Актуальна копія Витягу з Єдино</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> державно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реєстр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> юридичних осіб, фізичних осіб-підприємців та громадських формувань</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6135" w:rsidRPr="009D6135">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Актуальна копія Виписки та/або Витягу з ЄДР </w:t>
-[...11 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00D64E39">
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2623594D" w14:textId="1F86E714" w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Копія витягу з реєстру платників податку на додану вартість на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00D64E39">
+        <w:t xml:space="preserve">. Копія витягу з реєстру платників податку на додану вартість на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352593A6" w14:textId="77777777" w:rsidR="00D64E39" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Копії довідок банку про відкриття поточного рахунку та поточного рахунку із спеціальним режимом використання на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009A0241" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00E4665F">
+        <w:t xml:space="preserve">. Копії довідок банку про відкриття поточного рахунку та поточного рахунку із спеціальним режимом використання на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D64E39" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9E1560" w14:textId="77777777" w:rsidR="009A0241" w:rsidRPr="00E4665F" w:rsidRDefault="005E1B4F" w:rsidP="00E4665F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00E4665F" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
@@ -1283,146 +1339,184 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D5902" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>довіреност</w:t>
       </w:r>
       <w:r w:rsidR="00E4665F" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ей на __</w:t>
       </w:r>
       <w:r w:rsidR="00A21581" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> арк.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A21581" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A21581" w:rsidRPr="00E4665F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E4665F" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в 1 прим.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00702711" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
+    <w:p w14:paraId="34A70E6B" w14:textId="77777777" w:rsidR="00702711" w:rsidRDefault="00D72FD9" w:rsidP="00D72FD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Копія листа про підтвердження статусу учасника ринку на __ арк. в 1 прим.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AC1937" w:rsidRPr="00E4665F" w:rsidRDefault="00AC1937" w:rsidP="00D72FD9">
+        <w:t xml:space="preserve">. Копія листа про підтвердження статусу учасника ринку на __ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. в 1 прим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E0F32B" w14:textId="77777777" w:rsidR="00AC1937" w:rsidRPr="00E4665F" w:rsidRDefault="00AC1937" w:rsidP="00D72FD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00661947" w:rsidRPr="00E4665F" w:rsidRDefault="00FD3437" w:rsidP="00D64E39">
+    <w:p w14:paraId="5BDD795C" w14:textId="77777777" w:rsidR="00661947" w:rsidRPr="00E4665F" w:rsidRDefault="00FD3437" w:rsidP="00D64E39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Разом з цим підтверджую, що:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00661947" w:rsidRPr="00E4665F" w:rsidRDefault="00FD3437" w:rsidP="00D64E39">
+    <w:p w14:paraId="5A8595DD" w14:textId="77777777" w:rsidR="00661947" w:rsidRPr="00E4665F" w:rsidRDefault="00FD3437" w:rsidP="00D64E39">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1480,51 +1574,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ся їх </w:t>
       </w:r>
       <w:r w:rsidR="00576128" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>дотримуватися</w:t>
       </w:r>
       <w:r w:rsidR="00661947" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00576128" w:rsidRPr="00E4665F" w:rsidRDefault="00182D95" w:rsidP="00D64E39">
+    <w:p w14:paraId="51D31826" w14:textId="77777777" w:rsidR="00576128" w:rsidRPr="00E4665F" w:rsidRDefault="00182D95" w:rsidP="00D64E39">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1681,51 +1775,51 @@
       <w:r w:rsidR="0045737A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>кціонерному товариству</w:t>
       </w:r>
       <w:r w:rsidR="00922418" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Оператор ринку» </w:t>
       </w:r>
       <w:r w:rsidR="00576128" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>підтверджуючі документи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00182D95" w:rsidRPr="00E4665F" w:rsidRDefault="00182D95" w:rsidP="00D64E39">
+    <w:p w14:paraId="2A5253FB" w14:textId="77777777" w:rsidR="00182D95" w:rsidRPr="00E4665F" w:rsidRDefault="00182D95" w:rsidP="00D64E39">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1816,73 +1910,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>кціонерне товариство</w:t>
       </w:r>
       <w:r w:rsidR="00B248CC" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Оператор ринку» </w:t>
       </w:r>
       <w:r w:rsidR="00B248CC" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у строки, визначені Правилами РДН/ВДР.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA262E" w:rsidRPr="00E4665F" w:rsidRDefault="00DA262E" w:rsidP="00D64E39">
-[...21 lines deleted...]
-    <w:p w:rsidR="00B248CC" w:rsidRPr="00EB28D2" w:rsidRDefault="00B248CC" w:rsidP="00D64E39">
+    <w:p w14:paraId="336C866C" w14:textId="77777777" w:rsidR="00DA262E" w:rsidRPr="00E4665F" w:rsidRDefault="00DA262E" w:rsidP="00D64E39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656DA696" w14:textId="77777777" w:rsidR="00DA262E" w:rsidRPr="00E4665F" w:rsidRDefault="00DA262E" w:rsidP="00D64E39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9CC207" w14:textId="77777777" w:rsidR="00B248CC" w:rsidRPr="00EB28D2" w:rsidRDefault="00B248CC" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidR="00DA141C" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -1903,51 +1997,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidR="00BF2E73" w:rsidRPr="00EB28D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B248CC" w:rsidRPr="00E4665F" w:rsidRDefault="007F6A21" w:rsidP="00D64E39">
+    <w:p w14:paraId="2ACC51D9" w14:textId="77777777" w:rsidR="00B248CC" w:rsidRPr="00E4665F" w:rsidRDefault="007F6A21" w:rsidP="00D64E39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                          (</w:t>
       </w:r>
       <w:r w:rsidR="007E2739" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2075,780 +2169,785 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="00347C21" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Прі</w:t>
       </w:r>
       <w:r w:rsidR="00DA141C" w:rsidRPr="00E4665F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>звище та ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B5231C" w:rsidRDefault="00B5231C">
+    <w:p w14:paraId="7B6CBA5C" w14:textId="77777777" w:rsidR="00B5231C" w:rsidRDefault="00B5231C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB28D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2E73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="15365509" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="6068E640" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="335616FE" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Додаток 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="08BCDDC7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>до заяви про участь у РДН/ВДР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="5094C40E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="76321FBB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              (повне або скорочене найменування)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="7BF8302E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="7B5D6099" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Інформація щодо Заявника</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="484FD294" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1. Реквізити</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="6669569D" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="394E617D" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Повне найменування Заявника</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="0EFEDD91" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="6286BF64" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="3D7D1147" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="722CA577" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Скорочене найменування Заявника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="35D4BDAB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="1B572A8F" w14:textId="77777777" w:rsidTr="00BC1825">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020CA790" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00831FBC">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Керівник (посада та ПІБ (повністю))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="3A84FFD4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="52912A53" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="7A085F73" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Місцезнаходження (юридична адреса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="2E42C520" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="475A8313" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="261199DB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Поштова адреса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="0C482906" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="74F370D7" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="76635D12" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="5CF66E54" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="35A7EF82" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="3A3CF0A0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Факс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="4EE8022A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="68A3BB7E" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="069C176F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="00256938">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="2D3BC28F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00256938" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="6C5CBEEA" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="3D1517A9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2. ЄДРПОУ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="2D4B2AC3" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="6D398396" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="006215A0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="006215A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ЄДРПОУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="5279FF7C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="006215A0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="37B45834" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="1CA882CF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2868,893 +2967,1098 @@
         </w:rPr>
         <w:t>код учасника ринку</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="1CE6FD19" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="07AEF05B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="006215A0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="006215A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>EIC-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00831FBC">
+            <w:r w:rsidRPr="006215A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>код учасника ринку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="5D478C87" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="006215A0" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="64886AB1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="6230229C" w14:textId="20B09DCF" w:rsidR="001A45EE" w:rsidRPr="00831FBC" w:rsidRDefault="001A45EE" w:rsidP="001A45EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>4. Банківські реквізити</w:t>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00713277" w:rsidRPr="00713277">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ECRB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>код</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB05AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учасника</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB05AA" w:rsidRPr="00BB05AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оптового енергетичного ринку</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="6662"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001A45EE" w:rsidRPr="00831FBC" w14:paraId="6F64FE32" w14:textId="77777777" w:rsidTr="002933F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BAC9BC7" w14:textId="32A2D24F" w:rsidR="001A45EE" w:rsidRPr="00731B37" w:rsidRDefault="00731B37" w:rsidP="00256938">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731B37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ECRB-код учасника оптового енергетичного ринку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E10AB7" w14:textId="77777777" w:rsidR="001A45EE" w:rsidRPr="001A45EE" w:rsidRDefault="001A45EE" w:rsidP="002933F4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1078BDB3" w14:textId="77777777" w:rsidR="001A45EE" w:rsidRDefault="001A45EE" w:rsidP="001A45EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6071F47F" w14:textId="6D5C4901" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="001A45EE" w:rsidP="00831FBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00831FBC" w:rsidRPr="00831FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Банківські реквізити</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9993" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00862762">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="6CC787FB" w14:textId="77777777" w:rsidTr="00862762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="0EBD9112" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ поточного рахунку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="1973065B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001A45EE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="3DB8877E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9993" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00862762">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="141154AC" w14:textId="77777777" w:rsidTr="00862762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="6B32C869" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">№ поточного рахунку із спеціальним режимом використання </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="163F439B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001A45EE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="77EA0945" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="6872A482" w14:textId="590A29DF" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="001A45EE" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831FBC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>5. Ліцензії</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00831FBC" w:rsidRPr="00831FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Ліцензії</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4323"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="024E80D4" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="111E0697" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Вид діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="47EF8FE5" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ постанови про видачу ліцензії</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="4C701124" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дата постанови про видачу ліцензії</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="476326CD" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="18B0E3F7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="55262EE2" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="34E16EC4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="41D458E5" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4323"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="7343D67A" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="0A631B8B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Вид діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="17244883" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ постанови про видачу ліцензії</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="65FE9916" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дата постанови про видачу ліцензії</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="340862A5" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="0C87FF55" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="585B20D7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="3B07C474" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="40BD18E0" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="31702769" w14:textId="58A409C1" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="001A45EE" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831FBC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Уповноважена </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00831FBC">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00831FBC" w:rsidRPr="00831FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Уповноважена </w:t>
+      </w:r>
+      <w:r w:rsidR="00831FBC" w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>контактна особа</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="3BE76F08" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="36A4BF69" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Посада та ПІБ (повністю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="694FF7EF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001A45EE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="28803145" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="389B4C44" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="38C995AF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001A45EE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="00831FBC" w14:paraId="6A79E927" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3331" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="58EEDD9C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+          <w:p w14:paraId="5EB896B1" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001A45EE" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="61F269BD" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00862762">
+    <w:p w14:paraId="2BCF5912" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00862762">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -3794,340 +4098,416 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">______      </w:t>
       </w:r>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00366956" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4C98C01C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00366956" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00862762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Посада</w:t>
       </w:r>
       <w:r w:rsidRPr="00366956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">)                                                                          (Підпис)                      </w:t>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00366956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00366956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (Підпис)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00366956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="00862762" w:rsidRPr="00366956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00366956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    (Прізвище та ініціали)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00366956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00366956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Прізвище та ініціали)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0ED155" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00862762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                             </w:t>
       </w:r>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00862762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="22817795" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«____»_________________20___ р.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>«___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________20___ р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD55077" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="217CCE0F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00831FBC" w:rsidSect="00831FBC">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="426" w:right="851" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4BF9CD58" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001110A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Додаток </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB28D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001110A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="49479624" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001110A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>до заяви про участь у РДН/ВДР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="5A57AF81" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001110A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="70F4CC31" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8931"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001110A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              (повне або скорочене найменування)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="7A4A55F4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001110A5" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="10D0700C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4A65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Інформація щодо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> керівника та</w:t>
@@ -4153,83 +4533,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>які</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4A65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> мають право підписувати договори та вчиняти дії від імені Заявника </w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="27674052" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3065"/>
         <w:gridCol w:w="3314"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="03C7B647" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3F1B59F6" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ПІБ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -4239,670 +4619,670 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>повністю</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="175719D9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Посада</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="03874764" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="77CA8B96" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3059E58A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зразок підпису</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="07106301" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1FA87EC9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1E14B951" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1C16192B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="16D037B4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="4CF5A6E4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="2618AC9E" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1AB2DF9A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="5B38E04C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3001BD25" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="4DC1FFBE" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="267D0AEB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="49C73ADF" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1BA2FBAC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="569DB9E5" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="7BF159CF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="750F4F4F" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="6762864E" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="1B846A68" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="7B2A635C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="2432C546" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="4AC6C3DA" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="46546F97" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3049D530" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="43978751" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="41F2D4B3" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1BD6A45B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="146BFBEC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="0DAC3D71" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="23BDCE13" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="34E57FDE" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="272F1528" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="544B5421" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="68E76375" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="0FDF67CF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="089E1DAF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="63673173" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2844" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="08E105C3" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4915,51 +5295,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">     ______________________          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="3BA6BC6B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5017,123 +5397,123 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Пр</w:t>
       </w:r>
       <w:r w:rsidR="00366956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>звище та ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="06971FA7" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidRPr="004C063B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="6EA607C8" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___»_________________20___р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="002C4A65" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="728573BF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="002C4A65" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2844" w:firstLine="696"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="007A0EDC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="04B65C67" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="007A0EDC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="007A0EDC">
@@ -5359,51 +5739,51 @@
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="007A0EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> документ</w:t>
       </w:r>
       <w:r w:rsidR="001C0B37" w:rsidRPr="007A0EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="007A0EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="63039230" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A0EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   - у разі уповноваження на підписання заяви</w:t>
       </w:r>
       <w:r w:rsidR="001C0B37" w:rsidRPr="007A0EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A0EDC">
@@ -5427,238 +5807,238 @@
         </w:rPr>
         <w:t xml:space="preserve"> особи, </w:t>
       </w:r>
       <w:r w:rsidR="001C0B37" w:rsidRPr="007A0EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>яка</w:t>
       </w:r>
       <w:r w:rsidRPr="007A0EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> не є керівником, необхідно додати до Заяви про участь у РДН/ВДР оригінал або завірен</w:t>
       </w:r>
       <w:r w:rsidR="00C305E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у копію відповідної довіреності;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C305E6" w:rsidRPr="007A0EDC" w:rsidRDefault="00C305E6" w:rsidP="00C305E6">
+    <w:p w14:paraId="1B0C332D" w14:textId="77777777" w:rsidR="00C305E6" w:rsidRPr="007A0EDC" w:rsidRDefault="00C305E6" w:rsidP="00C305E6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05617">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- особи, які будуть підписувати акти приймання-передачі наданих послуг та/або акти купівлі-продажу електричної енергії на РДН та ВДР, повинні мати кваліфікований електронний підпис (КЕП) як представники юридичної особи (Заявника). Сертифікати КЕП необхідно направити на електронну адресу: certs@oree.com.ua.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="002C4A65" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="3E1402DD" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="002C4A65" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="20BEB6FF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
+    <w:p w14:paraId="4F7F1EE4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00831FBC" w:rsidSect="00831FBC">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1276" w:right="425" w:bottom="851" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="5AD0EAE4" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Додаток </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB28D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="1BD01368" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>до заяви про участь у РДН/ВДР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="188549CF" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4C6D598C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00D40730" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              (повне або скорочене найменування)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="1A11376A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="001F693D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="21879209" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="001F693D" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F693D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Інформація щодо </w:t>
       </w:r>
       <w:r w:rsidRPr="001F693D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -5747,81 +6127,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:r w:rsidRPr="001F693D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> РДН/ВДР </w:t>
       </w:r>
       <w:r w:rsidRPr="00082CEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="68FA2368" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="7335E6FD" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="5F2D3933" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ПІБ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -5830,471 +6210,471 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>повністю</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="64F8535C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="25A2D79A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="03883825" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="75EB7304" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="64A84B13" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="27550407" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="37230F13" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1BDE8E61" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="4408D5C9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00174C76" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="21FE62DA" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00174C76" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="7F4A1272" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="5706297D" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="2272753B" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1C082397" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="476D180A" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="57B2A144" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="7AE17F4C" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="37DD7F65" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="3646A3D5" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="3F400303" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="15C05997" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="0F39C4FC" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w:rsidTr="00BC1825">
+      <w:tr w:rsidR="00831FBC" w:rsidRPr="004C063B" w14:paraId="5644952C" w14:textId="77777777" w:rsidTr="00BC1825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="4F07E344" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="7CA68D14" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
+          <w:p w14:paraId="1C7F2F41" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00146C3D" w:rsidRDefault="00831FBC" w:rsidP="00BC1825">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E4572" w:rsidRPr="004C063B" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="201B9A8B" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="004C063B" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00146C3D" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="5E048D01" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00146C3D" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   ______________________   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00146C3D" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="6FA23647" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00146C3D" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6352,144 +6732,144 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Пр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>звище та ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="3D09369B" w14:textId="77777777" w:rsidR="003E4572" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="004C063B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="004C063B" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="2580B90B" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="004C063B" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00146C3D" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="5647A194" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00146C3D" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«____»_________________20___р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRPr="00D72FD9" w:rsidRDefault="003E4572" w:rsidP="003E4572">
+    <w:p w14:paraId="150E88A7" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00D72FD9" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E4572" w:rsidRDefault="003E4572" w:rsidP="00831FBC">
+    <w:p w14:paraId="699D38FF" w14:textId="77777777" w:rsidR="003E4572" w:rsidRDefault="003E4572" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00F70CBA" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4FA06FAB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00F70CBA" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
@@ -6769,51 +7149,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> у системі програмн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ого забезпечення оператора ринку</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> облікові записи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRPr="00F70CBA" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="58E8D593" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00F70CBA" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70CBA">
@@ -6823,51 +7203,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> разі уповноваження на підписання договорів купівлі-продажу електроенергії та змін до них особи, </w:t>
       </w:r>
       <w:r w:rsidR="001C0B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>яка</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> не є керівником, необхідно додати до Заяви про участь у РДН/ВДР оригінал або завірену копію відповідної довіреності</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="77565C2A" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a7"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>о</w:t>
@@ -6900,69 +7280,67 @@
         </w:rPr>
         <w:t>як представники юридичної особи (Заявника). С</w:t>
       </w:r>
       <w:r w:rsidRPr="00654D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ертифікати КЕП </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>необхідно направити</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на електронну адресу: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00EC7767">
+        <w:r w:rsidRPr="00192F18">
           <w:rPr>
-            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>certs@oree.com.ua</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D41CF">
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="002D41CF" w:rsidRPr="00192F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D41CF" w:rsidRPr="002D41CF" w:rsidRDefault="002D41CF" w:rsidP="00831FBC">
+    <w:p w14:paraId="471AA973" w14:textId="77777777" w:rsidR="002D41CF" w:rsidRPr="002D41CF" w:rsidRDefault="002D41CF" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="002D41CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Заявник</w:t>
       </w:r>
       <w:r>
@@ -6972,409 +7350,393 @@
         </w:rPr>
         <w:t>, відповідно до п. 1.5.4 Правил</w:t>
       </w:r>
       <w:r w:rsidRPr="002D41CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D41CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>РДН/ВДР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002D41CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> заявляє про </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
+        <w:t xml:space="preserve"> заявляє про включення/зміни/виключення уповноважених осіб/даних уповноважених осіб на здійснення операцій на РДН/ВДР шляхом надання оновленого додатку до заяви про участь у РДН та ВДР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E373B9" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRDefault="00831FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRDefault="00082CEE">
+    <w:p w14:paraId="04DB5CF9" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRDefault="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="6E8A6AFC" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="4F373E08" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="155395BF" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="42A475E3" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="3A4B5377" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="76CDD970" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="521B9C64" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="084B882A" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="54B372F2" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="034D96E5" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="52A26EA9" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="3C7C2E53" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="030A0A56" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="333B3319" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="01242639" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="62DAFE8B" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="0664104A" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
+    <w:p w14:paraId="47D19424" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Додаток </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
+    <w:p w14:paraId="4E2CF7D4" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>до заяви про участь у РДН/ВДР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
+    <w:p w14:paraId="2E2C562F" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
+    <w:p w14:paraId="75F31E90" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRPr="00D40730" w:rsidRDefault="00A10D81" w:rsidP="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40730">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              (повне або скорочене найменування)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="0AE8842F" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
+    <w:p w14:paraId="1523BAF2" w14:textId="77777777" w:rsidR="00A10D81" w:rsidRDefault="00A10D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRDefault="00082CEE" w:rsidP="00082CEE">
+    <w:p w14:paraId="16C78E6A" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRDefault="00082CEE" w:rsidP="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F693D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Інформація щодо </w:t>
       </w:r>
       <w:r w:rsidRPr="001F693D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>уповноважених осіб</w:t>
       </w:r>
@@ -7512,79 +7874,79 @@
       </w:r>
       <w:r w:rsidRPr="007B3D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">з купівлі-продажу електричної енергії на РДН/ВДР </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="00521995" w:rsidRPr="007B3D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496B0E" w:rsidRDefault="00496B0E" w:rsidP="00082CEE">
+    <w:p w14:paraId="00AF2A57" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRDefault="00496B0E" w:rsidP="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-32"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2546"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w14:paraId="376EE59A" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="5AF7F710" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ПІБ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
@@ -7593,411 +7955,411 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>повністю</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="75CE0823" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="7C1B1E86" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w14:paraId="2EFD729D" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="346B2694" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="0DB3C93F" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="453C2252" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w14:paraId="4917FAF9" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="4C22CE2C" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="6E4C3F5B" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00174C76" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="7E2769EF" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00174C76" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w14:paraId="1604D1F9" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="3803F3C1" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="0AAB1007" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="5F929902" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w14:paraId="12245269" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="51F7F4AE" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="30728C08" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="3572DA0F" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w14:paraId="7E30782A" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="167A3B46" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="6A409796" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="4B04474F" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w:rsidTr="008316B6">
+      <w:tr w:rsidR="00496B0E" w:rsidRPr="004C063B" w14:paraId="11DE3EA7" w14:textId="77777777" w:rsidTr="008316B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="247ED4A0" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="30AFD139" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
+          <w:p w14:paraId="63FA3C0A" w14:textId="77777777" w:rsidR="00496B0E" w:rsidRPr="00146C3D" w:rsidRDefault="00496B0E" w:rsidP="00496B0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E1B4F" w:rsidRDefault="00082CEE" w:rsidP="005E1B4F">
+    <w:p w14:paraId="1616392E" w14:textId="77777777" w:rsidR="005E1B4F" w:rsidRDefault="00082CEE" w:rsidP="005E1B4F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00496B0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
@@ -8007,51 +8369,51 @@
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00BC1D43" w:rsidRPr="007B3D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">надається </w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F" w:rsidRPr="007B3D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>за необхідності;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00F70CBA" w:rsidRDefault="007B3D27" w:rsidP="007B3D27">
+    <w:p w14:paraId="6D9C4923" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00F70CBA" w:rsidRDefault="007B3D27" w:rsidP="007B3D27">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00082CEE">
@@ -8404,51 +8766,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> у системі програмн</w:t>
       </w:r>
       <w:r w:rsidR="00082CEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ого забезпечення оператора ринку</w:t>
       </w:r>
       <w:r w:rsidR="00082CEE" w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> облікові записи</w:t>
       </w:r>
       <w:r w:rsidR="00082CEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00BA79C2" w:rsidRDefault="00082CEE" w:rsidP="00082CEE">
+    <w:p w14:paraId="1FAEC318" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00BA79C2" w:rsidRDefault="00082CEE" w:rsidP="00082CEE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
@@ -8480,151 +8842,151 @@
         </w:rPr>
         <w:t>як представники юридичної особи (Заявника). С</w:t>
       </w:r>
       <w:r w:rsidRPr="00654D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ертифікати КЕП </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>необхідно направити</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на електронну адресу: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00EC7767">
+        <w:r w:rsidRPr="00192F18">
           <w:rPr>
-            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>certs@oree.com.ua</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00192F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7F4178" w14:textId="77777777" w:rsidR="00F15F3F" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FF5297" w14:textId="77777777" w:rsidR="00F15F3F" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581034F5" w14:textId="77777777" w:rsidR="00F15F3F" w:rsidRDefault="00F15F3F" w:rsidP="002D73B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CC8D80" w14:textId="77777777" w:rsidR="002D73B2" w:rsidRPr="00146C3D" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a7"/>
-[...51 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>________________________</w:t>
+        <w:t xml:space="preserve">   ______________________   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D73B2" w:rsidRPr="00146C3D" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
+    <w:p w14:paraId="425D0998" w14:textId="77777777" w:rsidR="002D73B2" w:rsidRPr="00146C3D" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -8682,143 +9044,143 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Пр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>звище та ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D73B2" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
+    <w:p w14:paraId="0645D880" w14:textId="77777777" w:rsidR="002D73B2" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="004C063B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D73B2" w:rsidRPr="004C063B" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
+    <w:p w14:paraId="408F61FE" w14:textId="77777777" w:rsidR="002D73B2" w:rsidRPr="004C063B" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D73B2" w:rsidRPr="00146C3D" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
+    <w:p w14:paraId="57AF2FA7" w14:textId="77777777" w:rsidR="002D73B2" w:rsidRPr="00146C3D" w:rsidRDefault="002D73B2" w:rsidP="002D73B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«____»_________________20___р</w:t>
       </w:r>
       <w:r w:rsidR="003E4572">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00082CEE" w:rsidRPr="00D72FD9" w:rsidRDefault="00082CEE">
+    <w:p w14:paraId="76C40676" w14:textId="77777777" w:rsidR="00082CEE" w:rsidRPr="00D72FD9" w:rsidRDefault="00082CEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00082CEE" w:rsidRPr="00D72FD9" w:rsidSect="000B3EE3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -8828,51 +9190,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D00B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="750E35DA"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9726,330 +10088,365 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="805201073">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="370572416">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="571745023">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="837773013">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="28847845">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1415853243">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="281767517">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="256404339">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="312760665">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00182D95"/>
+    <w:rsid w:val="00007D8B"/>
+    <w:rsid w:val="00014506"/>
     <w:rsid w:val="00042027"/>
     <w:rsid w:val="00051556"/>
     <w:rsid w:val="0005343D"/>
     <w:rsid w:val="00082CEE"/>
     <w:rsid w:val="000A0FE0"/>
     <w:rsid w:val="000B660B"/>
     <w:rsid w:val="000D5902"/>
     <w:rsid w:val="000D602B"/>
     <w:rsid w:val="000E7892"/>
     <w:rsid w:val="001062F7"/>
     <w:rsid w:val="00112522"/>
     <w:rsid w:val="00122384"/>
     <w:rsid w:val="001246FB"/>
     <w:rsid w:val="00130591"/>
+    <w:rsid w:val="00146823"/>
     <w:rsid w:val="00146C3D"/>
+    <w:rsid w:val="00153C81"/>
+    <w:rsid w:val="00166E13"/>
     <w:rsid w:val="00167061"/>
     <w:rsid w:val="00182D95"/>
     <w:rsid w:val="00183F49"/>
+    <w:rsid w:val="00192F18"/>
     <w:rsid w:val="001963E5"/>
+    <w:rsid w:val="001A45EE"/>
+    <w:rsid w:val="001B4BE8"/>
     <w:rsid w:val="001B534E"/>
     <w:rsid w:val="001C0B37"/>
     <w:rsid w:val="001C5BC5"/>
     <w:rsid w:val="001D7B31"/>
     <w:rsid w:val="001F54E7"/>
     <w:rsid w:val="001F72BA"/>
     <w:rsid w:val="00206EBA"/>
     <w:rsid w:val="002116A9"/>
     <w:rsid w:val="00211817"/>
     <w:rsid w:val="00215C9A"/>
     <w:rsid w:val="0024666E"/>
+    <w:rsid w:val="00256938"/>
     <w:rsid w:val="00265A51"/>
     <w:rsid w:val="00271AFD"/>
     <w:rsid w:val="00271D4D"/>
     <w:rsid w:val="002C3B91"/>
     <w:rsid w:val="002C61A5"/>
     <w:rsid w:val="002D41CF"/>
     <w:rsid w:val="002D73B2"/>
     <w:rsid w:val="00302D4D"/>
+    <w:rsid w:val="00313A6B"/>
     <w:rsid w:val="00332D8D"/>
     <w:rsid w:val="0034064A"/>
     <w:rsid w:val="00347C21"/>
     <w:rsid w:val="003517BD"/>
     <w:rsid w:val="003537D5"/>
     <w:rsid w:val="00366956"/>
+    <w:rsid w:val="003712C0"/>
     <w:rsid w:val="00381ADE"/>
     <w:rsid w:val="0038738F"/>
     <w:rsid w:val="00390FFE"/>
+    <w:rsid w:val="00397B3A"/>
+    <w:rsid w:val="003B4D0B"/>
     <w:rsid w:val="003C4927"/>
     <w:rsid w:val="003E4572"/>
     <w:rsid w:val="003E71B2"/>
     <w:rsid w:val="0045737A"/>
     <w:rsid w:val="00484B04"/>
     <w:rsid w:val="0048647D"/>
     <w:rsid w:val="00496B0E"/>
+    <w:rsid w:val="00497E0D"/>
     <w:rsid w:val="004B7A26"/>
     <w:rsid w:val="004C5D3F"/>
     <w:rsid w:val="004D5107"/>
     <w:rsid w:val="004F664F"/>
+    <w:rsid w:val="005029BB"/>
     <w:rsid w:val="00521995"/>
     <w:rsid w:val="00546779"/>
+    <w:rsid w:val="0056385B"/>
     <w:rsid w:val="00576128"/>
     <w:rsid w:val="00576F7F"/>
     <w:rsid w:val="005867E4"/>
     <w:rsid w:val="005A283C"/>
     <w:rsid w:val="005B21A6"/>
     <w:rsid w:val="005E1B4F"/>
+    <w:rsid w:val="005F3280"/>
     <w:rsid w:val="00610727"/>
     <w:rsid w:val="00610800"/>
     <w:rsid w:val="006200D3"/>
+    <w:rsid w:val="006215A0"/>
     <w:rsid w:val="0063418B"/>
+    <w:rsid w:val="00654B47"/>
     <w:rsid w:val="00661947"/>
     <w:rsid w:val="00677D38"/>
     <w:rsid w:val="006842C9"/>
+    <w:rsid w:val="0068548A"/>
     <w:rsid w:val="00694958"/>
     <w:rsid w:val="006D4E1C"/>
     <w:rsid w:val="00702711"/>
+    <w:rsid w:val="00713277"/>
+    <w:rsid w:val="00731B37"/>
     <w:rsid w:val="00737F65"/>
     <w:rsid w:val="00740B39"/>
     <w:rsid w:val="007574F6"/>
     <w:rsid w:val="00760876"/>
     <w:rsid w:val="00763762"/>
     <w:rsid w:val="007A0EDC"/>
     <w:rsid w:val="007B3D27"/>
     <w:rsid w:val="007C402B"/>
     <w:rsid w:val="007D44D8"/>
     <w:rsid w:val="007E2739"/>
     <w:rsid w:val="007F0E86"/>
     <w:rsid w:val="007F6A21"/>
     <w:rsid w:val="00806896"/>
     <w:rsid w:val="00807BB8"/>
     <w:rsid w:val="008304F6"/>
     <w:rsid w:val="008316B6"/>
     <w:rsid w:val="00831FBC"/>
     <w:rsid w:val="00836863"/>
     <w:rsid w:val="0085543B"/>
     <w:rsid w:val="00862762"/>
     <w:rsid w:val="008A0218"/>
     <w:rsid w:val="008A03A9"/>
     <w:rsid w:val="008E12CA"/>
     <w:rsid w:val="008E7BC5"/>
     <w:rsid w:val="00910EFC"/>
     <w:rsid w:val="00922418"/>
     <w:rsid w:val="00943314"/>
     <w:rsid w:val="00944F80"/>
     <w:rsid w:val="00960F7C"/>
+    <w:rsid w:val="00972798"/>
     <w:rsid w:val="00984C4D"/>
     <w:rsid w:val="00996B29"/>
     <w:rsid w:val="009A0241"/>
     <w:rsid w:val="009C3E26"/>
     <w:rsid w:val="009D2F1F"/>
+    <w:rsid w:val="009D6135"/>
     <w:rsid w:val="009E03F8"/>
     <w:rsid w:val="009F5626"/>
     <w:rsid w:val="009F56C0"/>
     <w:rsid w:val="009F5DEF"/>
     <w:rsid w:val="00A10D81"/>
     <w:rsid w:val="00A21581"/>
     <w:rsid w:val="00A257E5"/>
     <w:rsid w:val="00A36785"/>
     <w:rsid w:val="00A410FC"/>
     <w:rsid w:val="00A61898"/>
     <w:rsid w:val="00A6704D"/>
     <w:rsid w:val="00A97DB0"/>
     <w:rsid w:val="00A97DF3"/>
     <w:rsid w:val="00AC1937"/>
     <w:rsid w:val="00AD523E"/>
+    <w:rsid w:val="00AF2A11"/>
     <w:rsid w:val="00B011BD"/>
     <w:rsid w:val="00B141E9"/>
     <w:rsid w:val="00B175C4"/>
     <w:rsid w:val="00B248CC"/>
     <w:rsid w:val="00B345C2"/>
     <w:rsid w:val="00B5231C"/>
     <w:rsid w:val="00B6169F"/>
     <w:rsid w:val="00B66C55"/>
     <w:rsid w:val="00B833A5"/>
     <w:rsid w:val="00B8370B"/>
     <w:rsid w:val="00B83D29"/>
+    <w:rsid w:val="00B95EDC"/>
+    <w:rsid w:val="00B97874"/>
     <w:rsid w:val="00BA3389"/>
+    <w:rsid w:val="00BB05AA"/>
     <w:rsid w:val="00BB4560"/>
     <w:rsid w:val="00BB4911"/>
     <w:rsid w:val="00BB4A1C"/>
     <w:rsid w:val="00BC1D43"/>
     <w:rsid w:val="00BC43E8"/>
     <w:rsid w:val="00BD034C"/>
     <w:rsid w:val="00BF2E73"/>
     <w:rsid w:val="00C05617"/>
     <w:rsid w:val="00C158CD"/>
     <w:rsid w:val="00C305E6"/>
     <w:rsid w:val="00C37E69"/>
     <w:rsid w:val="00C51150"/>
     <w:rsid w:val="00C51BC4"/>
     <w:rsid w:val="00C67A8B"/>
     <w:rsid w:val="00C743F6"/>
+    <w:rsid w:val="00C75A4A"/>
     <w:rsid w:val="00C85E59"/>
     <w:rsid w:val="00CF4008"/>
     <w:rsid w:val="00D002EA"/>
     <w:rsid w:val="00D24CD0"/>
     <w:rsid w:val="00D64E39"/>
     <w:rsid w:val="00D72FD9"/>
     <w:rsid w:val="00D76E85"/>
     <w:rsid w:val="00D76F0E"/>
     <w:rsid w:val="00D82B21"/>
+    <w:rsid w:val="00D86BD8"/>
     <w:rsid w:val="00D95AC0"/>
     <w:rsid w:val="00DA141C"/>
     <w:rsid w:val="00DA262E"/>
     <w:rsid w:val="00DC6029"/>
+    <w:rsid w:val="00DD5969"/>
     <w:rsid w:val="00DE6257"/>
     <w:rsid w:val="00E05097"/>
     <w:rsid w:val="00E1283F"/>
     <w:rsid w:val="00E264A5"/>
     <w:rsid w:val="00E31966"/>
     <w:rsid w:val="00E4665F"/>
     <w:rsid w:val="00E61980"/>
     <w:rsid w:val="00E658F5"/>
+    <w:rsid w:val="00E8589B"/>
     <w:rsid w:val="00E85DAE"/>
     <w:rsid w:val="00EA4C49"/>
     <w:rsid w:val="00EA6CF7"/>
     <w:rsid w:val="00EB28D2"/>
     <w:rsid w:val="00EB5858"/>
+    <w:rsid w:val="00ED66BB"/>
     <w:rsid w:val="00F15F3F"/>
     <w:rsid w:val="00F62A04"/>
     <w:rsid w:val="00F7056E"/>
     <w:rsid w:val="00FA6B4D"/>
     <w:rsid w:val="00FB08E2"/>
     <w:rsid w:val="00FD3437"/>
     <w:rsid w:val="00FD5099"/>
     <w:rsid w:val="00FD6184"/>
     <w:rsid w:val="00FE599F"/>
+    <w:rsid w:val="00FF34C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F11E101"/>
+  <w14:docId w14:val="49C2AC3A"/>
   <w15:docId w15:val="{FF84A208-71B4-4BD0-8728-F3608244C5CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10377,50 +10774,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00082CEE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1937"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="uk-UA"/>
@@ -10522,51 +10924,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00831FBC"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1236162173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:certs@oree.com.ua" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:certs@oree.com.ua" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10817,93 +11219,93 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B0970C9-F2C9-4895-9F84-1B8D16B31D8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4357FBD-47AC-42F0-8FBF-F1D5488B03C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>6138</Words>
-  <Characters>3500</Characters>
+  <Words>6220</Words>
+  <Characters>3546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9619</CharactersWithSpaces>
+  <CharactersWithSpaces>9747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Цепкалова Тетяна Анатоліївна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>