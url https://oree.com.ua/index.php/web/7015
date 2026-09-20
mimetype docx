--- v1 (2026-07-05)
+++ v2 (2026-09-20)
@@ -6825,51 +6825,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="150E88A7" w14:textId="77777777" w:rsidR="003E4572" w:rsidRPr="00D72FD9" w:rsidRDefault="003E4572" w:rsidP="003E4572">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="699D38FF" w14:textId="77777777" w:rsidR="003E4572" w:rsidRDefault="003E4572" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FA06FAB" w14:textId="77777777" w:rsidR="00831FBC" w:rsidRPr="00F70CBA" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
+    <w:p w14:paraId="4FA06FAB" w14:textId="3098B8D9" w:rsidR="00831FBC" w:rsidRPr="00F70CBA" w:rsidRDefault="00831FBC" w:rsidP="00831FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C3D">
@@ -7091,50 +7091,71 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>подавати, деактивувати та скасовувати заявки на торги на РДН та ВДР, проводити розрахунки з оператором ринку</w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F" w:rsidRPr="007D787F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F" w:rsidRPr="007B3D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в тому числі переглядати/завантажувати фінансові документи, що формуються за результатами операцій з купівлі-продажу електричної енергії</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66CC9" w:rsidRPr="00541140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66CC9" w:rsidRPr="00541140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>та документи, що стосуються процедур спостереження за роботою РДН та ВДР</w:t>
       </w:r>
       <w:r w:rsidR="005E1B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> та для</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10120,139 +10141,146 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="837773013">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="28847845">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1415853243">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="281767517">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="256404339">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312760665">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00182D95"/>
     <w:rsid w:val="00007D8B"/>
     <w:rsid w:val="00014506"/>
     <w:rsid w:val="00042027"/>
     <w:rsid w:val="00051556"/>
     <w:rsid w:val="0005343D"/>
+    <w:rsid w:val="000618AB"/>
     <w:rsid w:val="00082CEE"/>
     <w:rsid w:val="000A0FE0"/>
+    <w:rsid w:val="000B5A20"/>
     <w:rsid w:val="000B660B"/>
     <w:rsid w:val="000D5902"/>
     <w:rsid w:val="000D602B"/>
     <w:rsid w:val="000E7892"/>
+    <w:rsid w:val="000F2B51"/>
     <w:rsid w:val="001062F7"/>
     <w:rsid w:val="00112522"/>
     <w:rsid w:val="00122384"/>
     <w:rsid w:val="001246FB"/>
     <w:rsid w:val="00130591"/>
     <w:rsid w:val="00146823"/>
     <w:rsid w:val="00146C3D"/>
     <w:rsid w:val="00153C81"/>
     <w:rsid w:val="00166E13"/>
     <w:rsid w:val="00167061"/>
     <w:rsid w:val="00182D95"/>
     <w:rsid w:val="00183F49"/>
     <w:rsid w:val="00192F18"/>
     <w:rsid w:val="001963E5"/>
     <w:rsid w:val="001A45EE"/>
     <w:rsid w:val="001B4BE8"/>
     <w:rsid w:val="001B534E"/>
     <w:rsid w:val="001C0B37"/>
     <w:rsid w:val="001C5BC5"/>
     <w:rsid w:val="001D7B31"/>
     <w:rsid w:val="001F54E7"/>
     <w:rsid w:val="001F72BA"/>
     <w:rsid w:val="00206EBA"/>
     <w:rsid w:val="002116A9"/>
     <w:rsid w:val="00211817"/>
     <w:rsid w:val="00215C9A"/>
     <w:rsid w:val="0024666E"/>
     <w:rsid w:val="00256938"/>
     <w:rsid w:val="00265A51"/>
     <w:rsid w:val="00271AFD"/>
     <w:rsid w:val="00271D4D"/>
     <w:rsid w:val="002C3B91"/>
     <w:rsid w:val="002C61A5"/>
+    <w:rsid w:val="002D2FCB"/>
     <w:rsid w:val="002D41CF"/>
     <w:rsid w:val="002D73B2"/>
     <w:rsid w:val="00302D4D"/>
     <w:rsid w:val="00313A6B"/>
     <w:rsid w:val="00332D8D"/>
     <w:rsid w:val="0034064A"/>
     <w:rsid w:val="00347C21"/>
     <w:rsid w:val="003517BD"/>
     <w:rsid w:val="003537D5"/>
     <w:rsid w:val="00366956"/>
     <w:rsid w:val="003712C0"/>
     <w:rsid w:val="00381ADE"/>
     <w:rsid w:val="0038738F"/>
+    <w:rsid w:val="00387C09"/>
     <w:rsid w:val="00390FFE"/>
     <w:rsid w:val="00397B3A"/>
     <w:rsid w:val="003B4D0B"/>
     <w:rsid w:val="003C4927"/>
     <w:rsid w:val="003E4572"/>
     <w:rsid w:val="003E71B2"/>
     <w:rsid w:val="0045737A"/>
     <w:rsid w:val="00484B04"/>
     <w:rsid w:val="0048647D"/>
     <w:rsid w:val="00496B0E"/>
     <w:rsid w:val="00497E0D"/>
     <w:rsid w:val="004B7A26"/>
     <w:rsid w:val="004C5D3F"/>
     <w:rsid w:val="004D5107"/>
     <w:rsid w:val="004F664F"/>
     <w:rsid w:val="005029BB"/>
     <w:rsid w:val="00521995"/>
+    <w:rsid w:val="00541140"/>
+    <w:rsid w:val="00546115"/>
     <w:rsid w:val="00546779"/>
     <w:rsid w:val="0056385B"/>
     <w:rsid w:val="00576128"/>
     <w:rsid w:val="00576F7F"/>
     <w:rsid w:val="005867E4"/>
     <w:rsid w:val="005A283C"/>
     <w:rsid w:val="005B21A6"/>
     <w:rsid w:val="005E1B4F"/>
     <w:rsid w:val="005F3280"/>
     <w:rsid w:val="00610727"/>
     <w:rsid w:val="00610800"/>
     <w:rsid w:val="006200D3"/>
     <w:rsid w:val="006215A0"/>
     <w:rsid w:val="0063418B"/>
     <w:rsid w:val="00654B47"/>
     <w:rsid w:val="00661947"/>
     <w:rsid w:val="00677D38"/>
     <w:rsid w:val="006842C9"/>
     <w:rsid w:val="0068548A"/>
     <w:rsid w:val="00694958"/>
     <w:rsid w:val="006D4E1C"/>
     <w:rsid w:val="00702711"/>
     <w:rsid w:val="00713277"/>
     <w:rsid w:val="00731B37"/>
     <w:rsid w:val="00737F65"/>
@@ -10313,83 +10341,85 @@
     <w:rsid w:val="00B248CC"/>
     <w:rsid w:val="00B345C2"/>
     <w:rsid w:val="00B5231C"/>
     <w:rsid w:val="00B6169F"/>
     <w:rsid w:val="00B66C55"/>
     <w:rsid w:val="00B833A5"/>
     <w:rsid w:val="00B8370B"/>
     <w:rsid w:val="00B83D29"/>
     <w:rsid w:val="00B95EDC"/>
     <w:rsid w:val="00B97874"/>
     <w:rsid w:val="00BA3389"/>
     <w:rsid w:val="00BB05AA"/>
     <w:rsid w:val="00BB4560"/>
     <w:rsid w:val="00BB4911"/>
     <w:rsid w:val="00BB4A1C"/>
     <w:rsid w:val="00BC1D43"/>
     <w:rsid w:val="00BC43E8"/>
     <w:rsid w:val="00BD034C"/>
     <w:rsid w:val="00BF2E73"/>
     <w:rsid w:val="00C05617"/>
     <w:rsid w:val="00C158CD"/>
     <w:rsid w:val="00C305E6"/>
     <w:rsid w:val="00C37E69"/>
     <w:rsid w:val="00C51150"/>
     <w:rsid w:val="00C51BC4"/>
+    <w:rsid w:val="00C66CC9"/>
     <w:rsid w:val="00C67A8B"/>
     <w:rsid w:val="00C743F6"/>
     <w:rsid w:val="00C75A4A"/>
     <w:rsid w:val="00C85E59"/>
     <w:rsid w:val="00CF4008"/>
     <w:rsid w:val="00D002EA"/>
     <w:rsid w:val="00D24CD0"/>
     <w:rsid w:val="00D64E39"/>
     <w:rsid w:val="00D72FD9"/>
     <w:rsid w:val="00D76E85"/>
     <w:rsid w:val="00D76F0E"/>
     <w:rsid w:val="00D82B21"/>
     <w:rsid w:val="00D86BD8"/>
     <w:rsid w:val="00D95AC0"/>
     <w:rsid w:val="00DA141C"/>
     <w:rsid w:val="00DA262E"/>
     <w:rsid w:val="00DC6029"/>
     <w:rsid w:val="00DD5969"/>
     <w:rsid w:val="00DE6257"/>
     <w:rsid w:val="00E05097"/>
     <w:rsid w:val="00E1283F"/>
     <w:rsid w:val="00E264A5"/>
     <w:rsid w:val="00E31966"/>
     <w:rsid w:val="00E4665F"/>
     <w:rsid w:val="00E61980"/>
     <w:rsid w:val="00E658F5"/>
     <w:rsid w:val="00E8589B"/>
     <w:rsid w:val="00E85DAE"/>
     <w:rsid w:val="00EA4C49"/>
     <w:rsid w:val="00EA6CF7"/>
     <w:rsid w:val="00EB28D2"/>
     <w:rsid w:val="00EB5858"/>
     <w:rsid w:val="00ED66BB"/>
+    <w:rsid w:val="00F11FA7"/>
     <w:rsid w:val="00F15F3F"/>
     <w:rsid w:val="00F62A04"/>
     <w:rsid w:val="00F7056E"/>
     <w:rsid w:val="00FA6B4D"/>
     <w:rsid w:val="00FB08E2"/>
     <w:rsid w:val="00FD3437"/>
     <w:rsid w:val="00FD5099"/>
     <w:rsid w:val="00FD6184"/>
     <w:rsid w:val="00FE599F"/>
     <w:rsid w:val="00FF34C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
@@ -11231,81 +11261,81 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4357FBD-47AC-42F0-8FBF-F1D5488B03C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>6220</Words>
-  <Characters>3546</Characters>
+  <Words>6267</Words>
+  <Characters>3573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9747</CharactersWithSpaces>
+  <CharactersWithSpaces>9821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Цепкалова Тетяна Анатоліївна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>